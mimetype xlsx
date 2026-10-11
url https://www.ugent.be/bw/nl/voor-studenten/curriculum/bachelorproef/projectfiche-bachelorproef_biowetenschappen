--- v0 (2026-01-03)
+++ v1 (2026-10-11)
@@ -7,60 +7,60 @@
   <Default Extension="vml" ContentType="application/vnd.openxmlformats-officedocument.vmlDrawing"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/tables/table1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/tables/table2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.table+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="29029"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30228"/>
   <workbookPr defaultThemeVersion="166925"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ugentbe.sharepoint.com/teams/Group.LA58_FDO_FBW-Kwaliteitszorg/Gedeelde documenten/Kwaliteitszorg/2. Facultair niveau/Bachelorproef/2025-2026/c. documenten voor website en Ufora/"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="https://ugentbe.sharepoint.com/teams/Group.LA58_FDO_FBW-Kwaliteitszorg/Gedeelde documenten/Kwaliteitszorg/2. Facultair niveau/1.1 Bachelorproef/2026-2027/c. documenten voor website en ufora/"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="7" documentId="8_{32C36B2D-894C-408D-8479-D37E097577F1}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{29839437-305B-4E30-A19B-4846F1E96987}"/>
+  <xr:revisionPtr revIDLastSave="9" documentId="8_{A07E070B-0234-4728-A820-90F6D114ED0E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{7B5E7AF3-01EE-4FCA-8EB4-4ECB3BBDF02E}"/>
   <bookViews>
-    <workbookView xWindow="28680" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{1F97C0EF-9944-45B3-9C45-E8D3514ACCCF}"/>
+    <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{1F97C0EF-9944-45B3-9C45-E8D3514ACCCF}"/>
   </bookViews>
   <sheets>
     <sheet name="Blad1" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">Blad1!$A$1:$G$40</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
@@ -154,105 +154,105 @@
   </si>
   <si>
     <t>COMMUNICATIE (platform, afspraken, plan)</t>
   </si>
   <si>
     <t>-
 -
 -</t>
   </si>
   <si>
     <t>Rol bij het schrijven</t>
   </si>
   <si>
     <t>Rol bij het uitvoeren van het onderzoek</t>
   </si>
   <si>
     <t>Motivatie voor deze rolverdeling</t>
   </si>
   <si>
     <t>literatuurstudie</t>
   </si>
   <si>
     <t>presentatie literatuurstudie</t>
   </si>
   <si>
-    <t>25 of 26/05/2026</t>
-[...2 lines deleted...]
-    <t>26 of 27/05/2026</t>
+    <t>23 of 24/05/2027</t>
+  </si>
+  <si>
+    <t>24 of 25/05/2027</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <fonts count="5" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="1"/>
       <name val="UGent Panno Text"/>
     </font>
     <font>
       <sz val="14"/>
       <color theme="1"/>
       <name val="UGent Panno Text"/>
     </font>
     <font>
       <sz val="12"/>
       <color theme="0" tint="-0.499984740745262"/>
       <name val="UGent Panno Text"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="0"/>
       <name val="UGent Panno Text"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="2" tint="-0.249977111117893"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
-  <borders count="13">
+  <borders count="15">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="medium">
         <color theme="0" tint="-0.499984740745262"/>
       </left>
       <right/>
       <top style="medium">
         <color theme="0" tint="-0.499984740745262"/>
       </top>
       <bottom style="medium">
         <color theme="0" tint="-0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top style="medium">
         <color theme="0" tint="-0.499984740745262"/>
@@ -358,55 +358,73 @@
     </border>
     <border>
       <left/>
       <right/>
       <top style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </top>
       <bottom style="medium">
         <color theme="0" tint="-0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right style="medium">
         <color theme="0" tint="-0.499984740745262"/>
       </right>
       <top style="thin">
         <color theme="0" tint="-0.499984740745262"/>
       </top>
       <bottom style="medium">
         <color theme="0" tint="-0.499984740745262"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left/>
+      <right/>
+      <top/>
+      <bottom style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color theme="0" tint="-0.499984740745262"/>
+      </top>
+      <bottom/>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="29">
+  <cellXfs count="36">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="2" fillId="0" borderId="0" xfId="0" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
@@ -427,216 +445,363 @@
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="7" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="3" fillId="0" borderId="10" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="14" fontId="1" fillId="0" borderId="11" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="11" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top"/>
+    </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" quotePrefix="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="5" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="13" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="4" fillId="2" borderId="6" xfId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="8" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="14" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="9" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...6 lines deleted...]
-      <alignment vertical="top"/>
+    <xf numFmtId="14" fontId="2" fillId="0" borderId="14" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Standaard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="15">
     <dxf>
       <font>
         <sz val="14"/>
         <name val="UGent Panno Text"/>
         <scheme val="none"/>
       </font>
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top style="thin">
+          <color theme="0" tint="-0.499984740745262"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0" tint="-0.499984740745262"/>
+        </bottom>
+        <vertical/>
+        <horizontal style="thin">
+          <color theme="0" tint="-0.499984740745262"/>
+        </horizontal>
+      </border>
     </dxf>
     <dxf>
       <font>
         <sz val="14"/>
         <name val="UGent Panno Text"/>
         <scheme val="none"/>
       </font>
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top style="thin">
+          <color theme="0" tint="-0.499984740745262"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0" tint="-0.499984740745262"/>
+        </bottom>
+        <vertical/>
+        <horizontal style="thin">
+          <color theme="0" tint="-0.499984740745262"/>
+        </horizontal>
+      </border>
     </dxf>
     <dxf>
       <font>
         <sz val="14"/>
         <name val="UGent Panno Text"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="19" formatCode="d/mm/yyyy"/>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top style="thin">
+          <color theme="0" tint="-0.499984740745262"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0" tint="-0.499984740745262"/>
+        </bottom>
+        <vertical/>
+        <horizontal style="thin">
+          <color theme="0" tint="-0.499984740745262"/>
+        </horizontal>
+      </border>
     </dxf>
     <dxf>
       <font>
         <sz val="14"/>
         <name val="UGent Panno Text"/>
         <scheme val="none"/>
       </font>
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top style="thin">
+          <color theme="0" tint="-0.499984740745262"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0" tint="-0.499984740745262"/>
+        </bottom>
+        <vertical/>
+        <horizontal style="thin">
+          <color theme="0" tint="-0.499984740745262"/>
+        </horizontal>
+      </border>
     </dxf>
     <dxf>
       <font>
         <sz val="14"/>
         <name val="UGent Panno Text"/>
         <scheme val="none"/>
       </font>
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top style="thin">
+          <color theme="0" tint="-0.499984740745262"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0" tint="-0.499984740745262"/>
+        </bottom>
+        <vertical/>
+        <horizontal style="thin">
+          <color theme="0" tint="-0.499984740745262"/>
+        </horizontal>
+      </border>
     </dxf>
     <dxf>
       <font>
         <sz val="14"/>
         <name val="UGent Panno Text"/>
         <scheme val="none"/>
       </font>
       <numFmt numFmtId="19" formatCode="d/mm/yyyy"/>
       <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top style="thin">
+          <color theme="0" tint="-0.499984740745262"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0" tint="-0.499984740745262"/>
+        </bottom>
+        <vertical/>
+        <horizontal style="thin">
+          <color theme="0" tint="-0.499984740745262"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <name val="UGent Panno Text"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top style="thin">
+          <color theme="0" tint="-0.499984740745262"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0" tint="-0.499984740745262"/>
+        </bottom>
+        <vertical/>
+        <horizontal style="thin">
+          <color theme="0" tint="-0.499984740745262"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <name val="UGent Panno Text"/>
+        <scheme val="none"/>
+      </font>
+      <alignment horizontal="general" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top style="thin">
+          <color theme="0" tint="-0.499984740745262"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0" tint="-0.499984740745262"/>
+        </bottom>
+        <vertical/>
+        <horizontal style="thin">
+          <color theme="0" tint="-0.499984740745262"/>
+        </horizontal>
+      </border>
+    </dxf>
+    <dxf>
+      <font>
+        <strike val="0"/>
+        <outline val="0"/>
+        <shadow val="0"/>
+        <u val="none"/>
+        <vertAlign val="baseline"/>
+        <sz val="14"/>
+        <color theme="1"/>
+        <name val="UGent Panno Text"/>
+        <scheme val="none"/>
+      </font>
+      <numFmt numFmtId="19" formatCode="d/mm/yyyy"/>
+      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
+      <border diagonalUp="0" diagonalDown="0">
+        <left/>
+        <right/>
+        <top style="thin">
+          <color theme="0" tint="-0.499984740745262"/>
+        </top>
+        <bottom style="thin">
+          <color theme="0" tint="-0.499984740745262"/>
+        </bottom>
+        <vertical/>
+        <horizontal style="thin">
+          <color theme="0" tint="-0.499984740745262"/>
+        </horizontal>
+      </border>
     </dxf>
     <dxf>
       <border diagonalUp="0" diagonalDown="0">
         <left style="medium">
           <color theme="0" tint="-0.499984740745262"/>
         </left>
         <right style="medium">
           <color theme="0" tint="-0.499984740745262"/>
         </right>
         <top style="medium">
           <color theme="0" tint="-0.499984740745262"/>
         </top>
         <bottom style="medium">
           <color theme="0" tint="-0.499984740745262"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <sz val="14"/>
         <name val="UGent Panno Text"/>
         <scheme val="none"/>
       </font>
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <font>
         <b/>
         <i val="0"/>
         <strike val="0"/>
         <condense val="0"/>
         <extend val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="14"/>
         <color theme="0"/>
         <name val="UGent Panno Text"/>
         <scheme val="none"/>
       </font>
       <fill>
         <patternFill patternType="solid">
           <fgColor indexed="64"/>
           <bgColor theme="2" tint="-0.249977111117893"/>
         </patternFill>
       </fill>
       <alignment horizontal="general" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
-    </dxf>
-[...41 lines deleted...]
-      <alignment horizontal="right" vertical="top" textRotation="0" wrapText="0" indent="0" justifyLastLine="0" shrinkToFit="0" readingOrder="0"/>
     </dxf>
     <dxf>
       <border diagonalUp="0" diagonalDown="0">
         <left style="medium">
           <color theme="0" tint="-0.499984740745262"/>
         </left>
         <right style="medium">
           <color theme="0" tint="-0.499984740745262"/>
         </right>
         <top style="medium">
           <color theme="0" tint="-0.499984740745262"/>
         </top>
         <bottom style="medium">
           <color theme="0" tint="-0.499984740745262"/>
         </bottom>
       </border>
     </dxf>
     <dxf>
       <font>
         <strike val="0"/>
         <outline val="0"/>
         <shadow val="0"/>
         <u val="none"/>
         <vertAlign val="baseline"/>
         <sz val="12"/>
@@ -661,60 +826,60 @@
   </dxfs>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/calcChain" Target="calcChain.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/vmlDrawing1.vml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/image1.png"/></Relationships>
 </file>
 
 <file path=xl/tables/table1.xml><?xml version="1.0" encoding="utf-8"?>
 <table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="7" xr:uid="{A671D36D-88CB-4741-81CC-20B65384277F}" name="Tabel6" displayName="Tabel6" ref="B22:D28" totalsRowShown="0" headerRowDxfId="14" dataDxfId="13" tableBorderDxfId="12">
   <autoFilter ref="B22:D28" xr:uid="{6394E099-A30E-402C-8B3D-912803789A89}"/>
   <tableColumns count="3">
-    <tableColumn id="1" xr3:uid="{1B2938E2-41FD-41F7-AD57-284983260C57}" name="STREEFDATUM" dataDxfId="11"/>
-[...1 lines deleted...]
-    <tableColumn id="3" xr3:uid="{0ACAC8E8-B7EA-49B6-98F5-1F0B09BAA513}" name="Activiteit" dataDxfId="9"/>
+    <tableColumn id="1" xr3:uid="{1B2938E2-41FD-41F7-AD57-284983260C57}" name="STREEFDATUM" dataDxfId="8"/>
+    <tableColumn id="2" xr3:uid="{AB0C4C6F-F050-481E-AA34-578FEC02402E}" name="DATUM" dataDxfId="7"/>
+    <tableColumn id="3" xr3:uid="{0ACAC8E8-B7EA-49B6-98F5-1F0B09BAA513}" name="Activiteit" dataDxfId="6"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight11" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/tables/table2.xml><?xml version="1.0" encoding="utf-8"?>
-<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="8" xr:uid="{ED2CA10B-4250-42EE-B8E7-09DBA9965731}" name="Tabel1" displayName="Tabel1" ref="B31:G37" totalsRowShown="0" headerRowDxfId="8" dataDxfId="7" tableBorderDxfId="6">
+<table xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="xr xr3" id="8" xr:uid="{ED2CA10B-4250-42EE-B8E7-09DBA9965731}" name="Tabel1" displayName="Tabel1" ref="B31:G37" totalsRowShown="0" headerRowDxfId="11" dataDxfId="10" tableBorderDxfId="9">
   <autoFilter ref="B31:G37" xr:uid="{A426A641-5BDF-44DE-8F78-ED5237C6C861}"/>
   <tableColumns count="6">
     <tableColumn id="1" xr3:uid="{261AFC98-B1EB-475F-8902-D106235E9B00}" name="DATUM" dataDxfId="5"/>
     <tableColumn id="2" xr3:uid="{050ED89B-4966-4D13-9081-E18E0BD91C5B}" name="ACTIVITEIT/INHOUD" dataDxfId="4"/>
     <tableColumn id="3" xr3:uid="{3B3721AD-0386-4E71-9BED-384FCE6A0E54}" name="AFSPRAKEN" dataDxfId="3"/>
     <tableColumn id="4" xr3:uid="{3C54BCF1-42F6-4D60-A9A8-C0F297C7970D}" name="met tutor" dataDxfId="2"/>
     <tableColumn id="5" xr3:uid="{9C46EA16-5547-4ECC-AB00-89D47BA5EDA9}" name="met promotor" dataDxfId="1"/>
     <tableColumn id="6" xr3:uid="{59D3D5E0-89AD-4017-9778-6D4287B75547}" name="DEADLINE" dataDxfId="0"/>
   </tableColumns>
   <tableStyleInfo name="TableStyleLight11" showFirstColumn="0" showLastColumn="0" showRowStripes="1" showColumnStripes="0"/>
 </table>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 2013 - 2022 Thema">
   <a:themeElements>
     <a:clrScheme name="Office 2013 - 2022">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
@@ -991,496 +1156,497 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office 2013 - 2022 Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/table" Target="../tables/table2.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{B938B53E-111C-4535-B816-A5677E361C82}">
   <sheetPr codeName="Blad1">
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:G40"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
-      <selection activeCell="B28" sqref="B28"/>
+      <selection activeCell="B40" sqref="B40:G40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9.140625" defaultRowHeight="21" customHeight="1" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="6.42578125" style="6" customWidth="1"/>
     <col min="2" max="2" width="17.7109375" style="7" customWidth="1"/>
     <col min="3" max="3" width="35.85546875" style="1" customWidth="1"/>
     <col min="4" max="4" width="37.42578125" style="1" customWidth="1"/>
     <col min="5" max="6" width="15.42578125" style="1" customWidth="1"/>
     <col min="7" max="7" width="15.42578125" style="3" customWidth="1"/>
     <col min="8" max="16384" width="9.140625" style="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:7" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A1" s="6" t="s">
         <v>0</v>
       </c>
       <c r="C1" s="19"/>
       <c r="D1" s="20"/>
       <c r="E1" s="20"/>
       <c r="F1" s="20"/>
       <c r="G1" s="21"/>
     </row>
     <row r="2" spans="1:7" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="C2" s="2"/>
       <c r="D2" s="2"/>
       <c r="E2" s="2"/>
       <c r="F2" s="2"/>
       <c r="G2" s="2"/>
     </row>
     <row r="3" spans="1:7" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A3" s="6" t="s">
         <v>1</v>
       </c>
       <c r="C3" s="19"/>
       <c r="D3" s="20"/>
       <c r="E3" s="20"/>
       <c r="F3" s="20"/>
       <c r="G3" s="21"/>
     </row>
     <row r="4" spans="1:7" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3"/>
     <row r="5" spans="1:7" ht="60" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A5" s="7" t="s">
         <v>2</v>
       </c>
-      <c r="C5" s="22" t="s">
+      <c r="C5" s="28" t="s">
         <v>25</v>
       </c>
       <c r="D5" s="20"/>
       <c r="E5" s="20"/>
       <c r="F5" s="20"/>
       <c r="G5" s="21"/>
     </row>
     <row r="7" spans="1:7" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A7" s="6" t="s">
         <v>3</v>
       </c>
     </row>
     <row r="8" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B8" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C8" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D8" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="E8" s="23" t="s">
+      <c r="E8" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="F8" s="23"/>
-      <c r="G8" s="24"/>
+      <c r="F8" s="26"/>
+      <c r="G8" s="27"/>
     </row>
     <row r="9" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B9" s="14" t="s">
         <v>6</v>
       </c>
       <c r="C9" s="15"/>
       <c r="D9" s="15"/>
-      <c r="E9" s="25"/>
-[...1 lines deleted...]
-      <c r="G9" s="26"/>
+      <c r="E9" s="22"/>
+      <c r="F9" s="22"/>
+      <c r="G9" s="23"/>
     </row>
     <row r="10" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B10" s="14" t="s">
         <v>7</v>
       </c>
       <c r="C10" s="15"/>
       <c r="D10" s="15"/>
-      <c r="E10" s="25"/>
-[...1 lines deleted...]
-      <c r="G10" s="26"/>
+      <c r="E10" s="22"/>
+      <c r="F10" s="22"/>
+      <c r="G10" s="23"/>
     </row>
     <row r="11" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B11" s="14" t="s">
         <v>8</v>
       </c>
       <c r="C11" s="15"/>
       <c r="D11" s="15"/>
-      <c r="E11" s="25"/>
-[...1 lines deleted...]
-      <c r="G11" s="26"/>
+      <c r="E11" s="22"/>
+      <c r="F11" s="22"/>
+      <c r="G11" s="23"/>
     </row>
     <row r="12" spans="1:7" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B12" s="16" t="s">
         <v>9</v>
       </c>
       <c r="C12" s="17"/>
       <c r="D12" s="18"/>
-      <c r="E12" s="27"/>
-[...1 lines deleted...]
-      <c r="G12" s="28"/>
+      <c r="E12" s="24"/>
+      <c r="F12" s="24"/>
+      <c r="G12" s="25"/>
     </row>
     <row r="13" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B13" s="8"/>
       <c r="C13" s="4"/>
     </row>
     <row r="14" spans="1:7" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A14" s="6" t="s">
         <v>28</v>
       </c>
       <c r="B14" s="9"/>
       <c r="C14" s="5"/>
     </row>
     <row r="15" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B15" s="10" t="s">
         <v>4</v>
       </c>
       <c r="C15" s="11" t="s">
         <v>5</v>
       </c>
       <c r="D15" s="11" t="s">
         <v>26</v>
       </c>
-      <c r="E15" s="23" t="s">
+      <c r="E15" s="26" t="s">
         <v>27</v>
       </c>
-      <c r="F15" s="23"/>
-      <c r="G15" s="24"/>
+      <c r="F15" s="26"/>
+      <c r="G15" s="27"/>
     </row>
     <row r="16" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B16" s="14" t="str">
         <f>B9</f>
         <v>naam 1</v>
       </c>
       <c r="C16" s="15"/>
       <c r="D16" s="15"/>
-      <c r="E16" s="25"/>
-[...1 lines deleted...]
-      <c r="G16" s="26"/>
+      <c r="E16" s="22"/>
+      <c r="F16" s="22"/>
+      <c r="G16" s="23"/>
     </row>
     <row r="17" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B17" s="14" t="str">
         <f>B10</f>
         <v>naam 2</v>
       </c>
       <c r="C17" s="15"/>
       <c r="D17" s="15"/>
-      <c r="E17" s="25"/>
-[...1 lines deleted...]
-      <c r="G17" s="26"/>
+      <c r="E17" s="22"/>
+      <c r="F17" s="22"/>
+      <c r="G17" s="23"/>
     </row>
     <row r="18" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B18" s="14" t="str">
         <f>B11</f>
         <v>naam 3</v>
       </c>
       <c r="C18" s="15"/>
       <c r="D18" s="15"/>
-      <c r="E18" s="25"/>
-[...1 lines deleted...]
-      <c r="G18" s="26"/>
+      <c r="E18" s="22"/>
+      <c r="F18" s="22"/>
+      <c r="G18" s="23"/>
     </row>
     <row r="19" spans="1:7" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="B19" s="16" t="str">
         <f>B12</f>
         <v>naam 4</v>
       </c>
       <c r="C19" s="17"/>
       <c r="D19" s="18"/>
-      <c r="E19" s="27"/>
-[...1 lines deleted...]
-      <c r="G19" s="28"/>
+      <c r="E19" s="24"/>
+      <c r="F19" s="24"/>
+      <c r="G19" s="25"/>
     </row>
     <row r="21" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A21" s="6" t="s">
         <v>10</v>
       </c>
     </row>
     <row r="22" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B22" s="12" t="s">
         <v>11</v>
       </c>
       <c r="C22" s="13" t="s">
         <v>12</v>
       </c>
       <c r="D22" s="13" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="23" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B23" s="8">
-[...3 lines deleted...]
-      <c r="D23" s="7" t="s">
+      <c r="B23" s="29">
+        <v>46307</v>
+      </c>
+      <c r="C23" s="30"/>
+      <c r="D23" s="30" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="24" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B24" s="8">
-[...3 lines deleted...]
-      <c r="D24" s="7" t="s">
+      <c r="B24" s="31">
+        <v>46374</v>
+      </c>
+      <c r="C24" s="32"/>
+      <c r="D24" s="32" t="s">
         <v>29</v>
       </c>
     </row>
     <row r="25" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B25" s="8">
-[...3 lines deleted...]
-      <c r="D25" s="7" t="s">
+      <c r="B25" s="31">
+        <v>46435</v>
+      </c>
+      <c r="C25" s="32"/>
+      <c r="D25" s="32" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="26" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B26" s="8">
-[...2 lines deleted...]
-      <c r="C26" s="8">
+      <c r="B26" s="31">
+        <v>46517</v>
+      </c>
+      <c r="C26" s="31">
         <f>Tabel6[[#This Row],[STREEFDATUM]]</f>
-        <v>46153</v>
-[...1 lines deleted...]
-      <c r="D26" s="7" t="s">
+        <v>46517</v>
+      </c>
+      <c r="D26" s="32" t="s">
         <v>15</v>
       </c>
     </row>
     <row r="27" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B27" s="8" t="s">
+      <c r="B27" s="31" t="s">
         <v>31</v>
       </c>
-      <c r="C27" s="8" t="str">
+      <c r="C27" s="31" t="str">
         <f>Tabel6[[#This Row],[STREEFDATUM]]</f>
-        <v>25 of 26/05/2026</v>
-[...1 lines deleted...]
-      <c r="D27" s="7" t="s">
+        <v>23 of 24/05/2027</v>
+      </c>
+      <c r="D27" s="32" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="28" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B28" s="9" t="s">
+      <c r="B28" s="33" t="s">
         <v>32</v>
       </c>
-      <c r="C28" s="9" t="str">
+      <c r="C28" s="33" t="str">
         <f>Tabel6[[#This Row],[STREEFDATUM]]</f>
-        <v>26 of 27/05/2026</v>
-[...1 lines deleted...]
-      <c r="D28" s="7" t="s">
+        <v>24 of 25/05/2027</v>
+      </c>
+      <c r="D28" s="34" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="30" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="A30" s="6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="31" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.25">
       <c r="B31" s="12" t="s">
         <v>12</v>
       </c>
       <c r="C31" s="13" t="s">
         <v>19</v>
       </c>
       <c r="D31" s="13" t="s">
         <v>20</v>
       </c>
       <c r="E31" s="12" t="s">
         <v>21</v>
       </c>
       <c r="F31" s="13" t="s">
         <v>22</v>
       </c>
       <c r="G31" s="13" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="32" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B32" s="8"/>
-[...4 lines deleted...]
-      <c r="G32" s="7"/>
+      <c r="B32" s="29"/>
+      <c r="C32" s="30"/>
+      <c r="D32" s="30"/>
+      <c r="E32" s="29"/>
+      <c r="F32" s="30"/>
+      <c r="G32" s="30"/>
     </row>
     <row r="33" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B33" s="8"/>
-[...4 lines deleted...]
-      <c r="G33" s="7"/>
+      <c r="B33" s="31"/>
+      <c r="C33" s="32"/>
+      <c r="D33" s="32"/>
+      <c r="E33" s="31"/>
+      <c r="F33" s="32"/>
+      <c r="G33" s="32"/>
     </row>
     <row r="34" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B34" s="8"/>
-[...4 lines deleted...]
-      <c r="G34" s="7"/>
+      <c r="B34" s="31"/>
+      <c r="C34" s="32"/>
+      <c r="D34" s="32"/>
+      <c r="E34" s="31"/>
+      <c r="F34" s="32"/>
+      <c r="G34" s="32"/>
     </row>
     <row r="35" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B35" s="8"/>
-[...4 lines deleted...]
-      <c r="G35" s="7"/>
+      <c r="B35" s="31"/>
+      <c r="C35" s="32"/>
+      <c r="D35" s="32"/>
+      <c r="E35" s="31"/>
+      <c r="F35" s="32"/>
+      <c r="G35" s="32"/>
     </row>
     <row r="36" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B36" s="8"/>
-[...4 lines deleted...]
-      <c r="G36" s="7"/>
+      <c r="B36" s="31"/>
+      <c r="C36" s="31"/>
+      <c r="D36" s="32"/>
+      <c r="E36" s="31"/>
+      <c r="F36" s="31"/>
+      <c r="G36" s="32"/>
     </row>
     <row r="37" spans="1:7" ht="21" customHeight="1" x14ac:dyDescent="0.25">
-      <c r="B37" s="8"/>
-[...4 lines deleted...]
-      <c r="G37" s="7"/>
+      <c r="B37" s="35"/>
+      <c r="C37" s="35"/>
+      <c r="D37" s="34"/>
+      <c r="E37" s="35"/>
+      <c r="F37" s="35"/>
+      <c r="G37" s="34"/>
     </row>
     <row r="39" spans="1:7" ht="21" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A39" s="6" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="40" spans="1:7" ht="105" customHeight="1" thickBot="1" x14ac:dyDescent="0.3">
       <c r="A40" s="7"/>
       <c r="B40" s="19"/>
       <c r="C40" s="20"/>
       <c r="D40" s="20"/>
       <c r="E40" s="20"/>
       <c r="F40" s="20"/>
       <c r="G40" s="21"/>
     </row>
   </sheetData>
   <mergeCells count="14">
+    <mergeCell ref="C1:G1"/>
+    <mergeCell ref="C3:G3"/>
+    <mergeCell ref="C5:G5"/>
+    <mergeCell ref="E8:G8"/>
+    <mergeCell ref="E9:G9"/>
     <mergeCell ref="B40:G40"/>
     <mergeCell ref="E17:G17"/>
     <mergeCell ref="E18:G18"/>
     <mergeCell ref="E19:G19"/>
     <mergeCell ref="E10:G10"/>
     <mergeCell ref="E11:G11"/>
     <mergeCell ref="E12:G12"/>
     <mergeCell ref="E15:G15"/>
     <mergeCell ref="E16:G16"/>
-    <mergeCell ref="C1:G1"/>
-[...3 lines deleted...]
-    <mergeCell ref="E9:G9"/>
   </mergeCells>
   <pageMargins left="0.11811023622047245" right="0.11811023622047245" top="0.55118110236220474" bottom="0.35433070866141736" header="0.19685039370078741" footer="0.19685039370078741"/>
   <pageSetup paperSize="9" scale="70" fitToHeight="0" orientation="portrait" r:id="rId1"/>
   <headerFooter>
-    <oddHeader>&amp;L&amp;"-,Vet"&amp;12&amp;K02-045Projectfiche bachelorproef Biowetenschappen 2025-2026</oddHeader>
+    <oddHeader>&amp;L&amp;"-,Vet"&amp;12&amp;K02-044Projectfiche bachelorproef Biowetenschappen 20265-2027</oddHeader>
     <oddFooter>&amp;L&amp;9&amp;G&amp;R&amp;9pagina &amp;P/&amp;N</oddFooter>
   </headerFooter>
   <legacyDrawingHF r:id="rId2"/>
   <tableParts count="2">
     <tablePart r:id="rId3"/>
     <tablePart r:id="rId4"/>
   </tableParts>
 </worksheet>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<?mso-contentType ?>
-[...7 lines deleted...]
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Verantwoordelijke xmlns="004f7b1d-0c8d-44c3-8eed-72d85c0ea0b8">
       <UserInfo>
         <DisplayName/>
         <AccountId xsi:nil="true"/>
         <AccountType/>
       </UserInfo>
     </Verantwoordelijke>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="004f7b1d-0c8d-44c3-8eed-72d85c0ea0b8">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
   </documentManagement>
 </p:properties>
 </file>
 
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010085FE3DF25A1CF74D9157D2659C76BB90" ma:contentTypeVersion="17" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="0bd1c212918bd19eb67867a365373571">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="004f7b1d-0c8d-44c3-8eed-72d85c0ea0b8" xmlns:ns3="eef2ec4b-af8c-42da-a388-ca993ef7e810" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="824bbb03eb04f3196667912f1bce1502" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010085FE3DF25A1CF74D9157D2659C76BB90" ma:contentTypeVersion="18" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="a7baae14965dfc6221da154296f1bd64">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="004f7b1d-0c8d-44c3-8eed-72d85c0ea0b8" xmlns:ns3="eef2ec4b-af8c-42da-a388-ca993ef7e810" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="2e3c8e12ec1089c0b62f31f38b732b61" ns2:_="" ns3:_="">
     <xsd:import namespace="004f7b1d-0c8d-44c3-8eed-72d85c0ea0b8"/>
     <xsd:import namespace="eef2ec4b-af8c-42da-a388-ca993ef7e810"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:Verantwoordelijke" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="004f7b1d-0c8d-44c3-8eed-72d85c0ea0b8" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="Verantwoordelijke" ma:index="10" nillable="true" ma:displayName="Verantwoordelijke" ma:format="Dropdown" ma:list="UserInfo" ma:SharePointGroup="0" ma:internalName="Verantwoordelijke">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
@@ -1521,50 +1687,55 @@
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceDateTaken" ma:index="18" nillable="true" ma:displayName="MediaServiceDateTaken" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceDateTaken" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceLocation" ma:index="19" nillable="true" ma:displayName="Location" ma:indexed="true" ma:internalName="MediaServiceLocation" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="20" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="21" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="22" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="23" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="eef2ec4b-af8c-42da-a388-ca993ef7e810" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="11" nillable="true" ma:displayName="Gedeeld met" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
@@ -1656,92 +1827,77 @@
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9DA1BFD4-EADB-42A9-B2F3-8810598A7E78}">
-[...6 lines deleted...]
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D3A77EB1-E38B-4466-BC63-EB90811937FA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://www.w3.org/XML/1998/namespace"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="accf210d-3568-470d-bc24-8f84c293f95d"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/dcmitype/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="e9eefd5e-eb8a-4690-b8a3-e9c1d5bacbad"/>
     <ds:schemaRef ds:uri="004f7b1d-0c8d-44c3-8eed-72d85c0ea0b8"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{699D302D-A2ED-4614-A791-466224CF3235}">
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9DA1BFD4-EADB-42A9-B2F3-8810598A7E78}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
-[...10 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1900C418-E322-45A5-BBA9-BDB3A91A6997}"/>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Werkbladen</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Benoemde bereiken</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">