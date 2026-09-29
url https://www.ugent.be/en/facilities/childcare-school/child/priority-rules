--- v0 (2026-01-16)
+++ v1 (2026-09-29)
@@ -1,58 +1,58 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/worksheets/sheet2.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="24332"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="6" rupBuild="30326"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="S:\kinderopvang\Meldpunt Kinderopvang\mailing aanvragen &amp; selectiecommissie\communicatie per email\aanvraag\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4E813898-3164-4A09-8B54-1B48BBACFDE8}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{4F1140E9-5A24-4EA7-91C5-ADBF88D4CACE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
-    <workbookView xWindow="12024" yWindow="-26028" windowWidth="38616" windowHeight="21096" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
+    <workbookView xWindow="12130" yWindow="-21710" windowWidth="38620" windowHeight="21100" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="Priority rules" sheetId="1" r:id="rId1"/>
     <sheet name="Footnotes" sheetId="2" r:id="rId2"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="1">Footnotes!$B$2:$O$30</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
@@ -62,147 +62,50 @@
   <si>
     <t>¹Students Ghent University Association</t>
   </si>
   <si>
     <t>Students who are eligible for student services according to the Higher Education Code, art. II.338 et seq.</t>
   </si>
   <si>
     <t>2) staff members of legal entities with which Ghent University has an agreement that stipulates that they can make use of student facilities like their own staff;</t>
   </si>
   <si>
     <t>3) doctoral students who are enrolled at Ghent University, who are doctoral grantees, who have a Dehousse grant or who are appointed at Ghent University as assistants;</t>
   </si>
   <si>
     <t>Provided the parent can present an agreement from the institution.</t>
   </si>
   <si>
     <t xml:space="preserve">⁵Applicants within this category will receive an answer 9 months before their requested start date, in accordance with the selection allocation of the Childcare Service of the City of Ghent. </t>
   </si>
   <si>
     <t>Priority rules may be overridden in the case of an emergency, for daycare limited to the duration necessary to resolve the emergency situation.</t>
   </si>
   <si>
     <t>In the case of simultaneous applications for childcare, priority will be given to:</t>
   </si>
   <si>
-    <r>
-[...95 lines deleted...]
-  <si>
     <t>Category</t>
   </si>
   <si>
     <t>Priority Rules</t>
   </si>
   <si>
     <r>
       <t>Students Ghent University Association (Ghent University and university colleges)</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>¹</t>
     </r>
   </si>
   <si>
     <r>
       <t>Ghent University staff</t>
     </r>
     <r>
       <rPr>
@@ -272,53 +175,50 @@
   <si>
     <t>Ghent University Hospital staff member</t>
   </si>
   <si>
     <t>Student or Alumni Ghent University</t>
   </si>
   <si>
     <t>Others</t>
   </si>
   <si>
     <t>³Staff affiliated with university colleges of Ghent University Association</t>
   </si>
   <si>
     <t>Staff affiliated with a university college of Ghent University Association³</t>
   </si>
   <si>
     <t>Ghent University Hospital staff member⁴</t>
   </si>
   <si>
     <t>Priority Rules Child and Family</t>
   </si>
   <si>
     <t>Priority Rules Ghent University</t>
   </si>
   <si>
-    <t>Daycare Centres Ghent University C. Heymans and De Sterre</t>
-[...1 lines deleted...]
-  <si>
     <r>
       <t>Staff affiliated with a university college of Ghent University Association</t>
     </r>
     <r>
       <rPr>
         <sz val="11"/>
         <color theme="1"/>
         <rFont val="Calibri"/>
         <family val="2"/>
       </rPr>
       <t>³</t>
     </r>
   </si>
   <si>
     <t>1) staff members who are statutorily appointed at Ghent University or who have concluded an employment
 agreement with Ghent University;</t>
   </si>
   <si>
     <t>4) Postdoctoral grantees and international guests of Ghent University.</t>
   </si>
   <si>
     <t xml:space="preserve">⁶ If there are not enough places for Ghent University staff, the distribution of places will be based on status, whereby the order is determined from low to high status. </t>
   </si>
   <si>
     <t>Parents with outstanding debts with Childcare Ghent University are only eligible for a new daycare placement upon favourable recommendation from the function domain  Student Facilities or the function domain Human Resources unless a repayment plan has already been agreed upon and is being strictly followed.</t>
@@ -344,114 +244,111 @@
   <si>
     <t>○ I am looking for childcare for my foster child. It concerns foster care which is regulated via a service of foster care.</t>
   </si>
   <si>
     <t xml:space="preserve">○ I am looking for childcare in the same reception of an older brother or sister in the family. This concerns children who are part of the same family both biological brothers or sisters and children from a new composite family.
 </t>
   </si>
   <si>
     <t xml:space="preserve">○  I am looking for childcare because of a health or care situation: 
 </t>
   </si>
   <si>
     <t>○ Neither parent has a diploma of secondary education</t>
   </si>
   <si>
     <t xml:space="preserve">        ○ one of the parents comes as a person with disabilities eligible for tax reduction/increased child benefit</t>
   </si>
   <si>
     <t xml:space="preserve">        ○ one of the parents has reduced self care and self care is dependent on others
 </t>
   </si>
   <si>
     <t xml:space="preserve">        ○ the family is professionally guided in context of social or pedagogical reasons 
 </t>
   </si>
+  <si>
+    <t>Daycare Centres Ghent University C. Heymans, De Parkkabouter and Het Koetshuis</t>
+  </si>
+  <si>
+    <t>Daycare Centres Ghent University run by Helan: De Boskabouter and Gekke Guppies</t>
+  </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
-  <fonts count="9">
+  <fonts count="8" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="14"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
     <font>
       <sz val="11"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Aptos Narrow"/>
       <family val="2"/>
     </font>
     <font>
-      <b/>
-[...7 lines deleted...]
-    <font>
       <sz val="9"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
   </fonts>
   <fills count="3">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
     <fill>
       <patternFill patternType="solid">
         <fgColor theme="0"/>
         <bgColor indexed="64"/>
       </patternFill>
     </fill>
   </fills>
   <borders count="16">
     <border>
       <left/>
       <right/>
@@ -610,268 +507,265 @@
     </border>
     <border>
       <left style="thin">
         <color indexed="64"/>
       </left>
       <right style="thin">
         <color indexed="64"/>
       </right>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left/>
       <right/>
       <top/>
       <bottom style="thin">
         <color indexed="64"/>
       </bottom>
       <diagonal/>
     </border>
   </borders>
   <cellStyleXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
   </cellStyleXfs>
-  <cellXfs count="68">
+  <cellXfs count="67">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1"/>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="8" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
+    <xf numFmtId="0" fontId="7" fillId="0" borderId="0" xfId="0" applyFont="1" applyProtection="1">
       <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="8" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="15" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="9" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
+      <alignment horizontal="left" vertical="top"/>
+      <protection locked="0"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="1" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="1" xfId="0" applyBorder="1" applyAlignment="1">
-[...4 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="10" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="14" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
-[...22 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="5" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="0" borderId="7" xfId="0" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
-    </xf>
-[...13 lines deleted...]
-      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyBorder="1" applyAlignment="1" applyProtection="1">
       <alignment horizontal="left" vertical="top"/>
       <protection locked="0"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="12" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="6" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="5" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="7" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-      <protection locked="0"/>
-[...1 lines deleted...]
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="13" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1" applyProtection="1">
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="12" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-      <protection locked="0"/>
-[...8 lines deleted...]
-      <alignment horizontal="center"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="13" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="8" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="2" borderId="9" xfId="0" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="11" xfId="0" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="6" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="0" fillId="2" borderId="0" xfId="0" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="2" borderId="0" xfId="0" applyFont="1" applyFill="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyAlignment="1">
+    <xf numFmtId="0" fontId="1" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top" wrapText="1"/>
-    </xf>
-[...16 lines deleted...]
-      <protection locked="0"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
-    <cellStyle name="Normal" xfId="0" builtinId="0"/>
+    <cellStyle name="Standaard" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -1123,1534 +1017,1534 @@
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:N75"/>
   <sheetViews>
     <sheetView tabSelected="1" zoomScale="85" zoomScaleNormal="85" workbookViewId="0">
-      <selection activeCell="Y22" sqref="Y22"/>
+      <selection activeCell="V25" sqref="V25"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="2" max="2" width="19" customWidth="1"/>
     <col min="3" max="4" width="3" customWidth="1"/>
     <col min="7" max="7" width="20.5546875" customWidth="1"/>
     <col min="9" max="9" width="11" customWidth="1"/>
     <col min="10" max="11" width="3" customWidth="1"/>
     <col min="13" max="13" width="8.88671875" customWidth="1"/>
     <col min="14" max="14" width="21.21875" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:14" ht="18.600000000000001" thickBot="1">
-      <c r="A1" s="32" t="s">
+    <row r="1" spans="1:14" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A1" s="37" t="s">
+        <v>29</v>
+      </c>
+      <c r="B1" s="38"/>
+      <c r="C1" s="38"/>
+      <c r="D1" s="38"/>
+      <c r="E1" s="38"/>
+      <c r="F1" s="38"/>
+      <c r="G1" s="38"/>
+      <c r="H1" s="38"/>
+      <c r="I1" s="38"/>
+      <c r="J1" s="38"/>
+      <c r="K1" s="38"/>
+      <c r="L1" s="38"/>
+      <c r="M1" s="38"/>
+      <c r="N1" s="39"/>
+    </row>
+    <row r="3" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A3" s="41" t="s">
+        <v>7</v>
+      </c>
+      <c r="B3" s="42"/>
+      <c r="C3" s="42"/>
+      <c r="D3" s="42"/>
+      <c r="E3" s="42"/>
+      <c r="F3" s="42"/>
+      <c r="G3" s="42"/>
+      <c r="H3" s="42"/>
+      <c r="I3" s="42"/>
+      <c r="J3" s="42"/>
+      <c r="K3" s="42"/>
+      <c r="L3" s="42"/>
+      <c r="M3" s="42"/>
+      <c r="N3" s="43"/>
+    </row>
+    <row r="4" spans="1:14" ht="6.6" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A4" s="12"/>
+      <c r="B4" s="13"/>
+      <c r="C4" s="13"/>
+      <c r="D4" s="13"/>
+      <c r="E4" s="13"/>
+      <c r="F4" s="13"/>
+      <c r="G4" s="13"/>
+      <c r="H4" s="13"/>
+      <c r="I4" s="13"/>
+      <c r="J4" s="13"/>
+      <c r="K4" s="13"/>
+      <c r="L4" s="13"/>
+      <c r="M4" s="13"/>
+      <c r="N4" s="14"/>
+    </row>
+    <row r="5" spans="1:14" s="11" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A5" s="46" t="s">
+        <v>37</v>
+      </c>
+      <c r="B5" s="47"/>
+      <c r="C5" s="47"/>
+      <c r="D5" s="47"/>
+      <c r="E5" s="47"/>
+      <c r="F5" s="47"/>
+      <c r="G5" s="47"/>
+      <c r="H5" s="47"/>
+      <c r="I5" s="47"/>
+      <c r="J5" s="47"/>
+      <c r="K5" s="47"/>
+      <c r="L5" s="47"/>
+      <c r="M5" s="47"/>
+      <c r="N5" s="48"/>
+    </row>
+    <row r="6" spans="1:14" s="11" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A6" s="46" t="s">
+        <v>38</v>
+      </c>
+      <c r="B6" s="47"/>
+      <c r="C6" s="47"/>
+      <c r="D6" s="47"/>
+      <c r="E6" s="47"/>
+      <c r="F6" s="47"/>
+      <c r="G6" s="47"/>
+      <c r="H6" s="47"/>
+      <c r="I6" s="47"/>
+      <c r="J6" s="47"/>
+      <c r="K6" s="47"/>
+      <c r="L6" s="47"/>
+      <c r="M6" s="47"/>
+      <c r="N6" s="48"/>
+    </row>
+    <row r="7" spans="1:14" s="11" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A7" s="46" t="s">
+        <v>39</v>
+      </c>
+      <c r="B7" s="47"/>
+      <c r="C7" s="47"/>
+      <c r="D7" s="47"/>
+      <c r="E7" s="47"/>
+      <c r="F7" s="47"/>
+      <c r="G7" s="47"/>
+      <c r="H7" s="47"/>
+      <c r="I7" s="47"/>
+      <c r="J7" s="47"/>
+      <c r="K7" s="47"/>
+      <c r="L7" s="47"/>
+      <c r="M7" s="47"/>
+      <c r="N7" s="48"/>
+    </row>
+    <row r="8" spans="1:14" s="11" customFormat="1" x14ac:dyDescent="0.3">
+      <c r="A8" s="46" t="s">
+        <v>40</v>
+      </c>
+      <c r="B8" s="47"/>
+      <c r="C8" s="47"/>
+      <c r="D8" s="47"/>
+      <c r="E8" s="47"/>
+      <c r="F8" s="47"/>
+      <c r="G8" s="47"/>
+      <c r="H8" s="47"/>
+      <c r="I8" s="47"/>
+      <c r="J8" s="47"/>
+      <c r="K8" s="47"/>
+      <c r="L8" s="47"/>
+      <c r="M8" s="47"/>
+      <c r="N8" s="48"/>
+    </row>
+    <row r="9" spans="1:14" s="11" customFormat="1" x14ac:dyDescent="0.25">
+      <c r="A9" s="49" t="s">
+        <v>41</v>
+      </c>
+      <c r="B9" s="50"/>
+      <c r="C9" s="50"/>
+      <c r="D9" s="50"/>
+      <c r="E9" s="50"/>
+      <c r="F9" s="50"/>
+      <c r="G9" s="50"/>
+      <c r="H9" s="50"/>
+      <c r="I9" s="50"/>
+      <c r="J9" s="50"/>
+      <c r="K9" s="50"/>
+      <c r="L9" s="50"/>
+      <c r="M9" s="50"/>
+      <c r="N9" s="51"/>
+    </row>
+    <row r="10" spans="1:14" s="11" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A10" s="15" t="s">
+        <v>42</v>
+      </c>
+      <c r="B10" s="16"/>
+      <c r="C10" s="16"/>
+      <c r="D10" s="16"/>
+      <c r="E10" s="16"/>
+      <c r="F10" s="16"/>
+      <c r="G10" s="16"/>
+      <c r="H10" s="16"/>
+      <c r="I10" s="16"/>
+      <c r="J10" s="16"/>
+      <c r="K10" s="16"/>
+      <c r="L10" s="16"/>
+      <c r="M10" s="16"/>
+      <c r="N10" s="17"/>
+    </row>
+    <row r="11" spans="1:14" s="11" customFormat="1" ht="28.2" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A11" s="15" t="s">
+        <v>43</v>
+      </c>
+      <c r="B11" s="16"/>
+      <c r="C11" s="16"/>
+      <c r="D11" s="16"/>
+      <c r="E11" s="16"/>
+      <c r="F11" s="16"/>
+      <c r="G11" s="16"/>
+      <c r="H11" s="16"/>
+      <c r="I11" s="16"/>
+      <c r="J11" s="16"/>
+      <c r="K11" s="16"/>
+      <c r="L11" s="16"/>
+      <c r="M11" s="16"/>
+      <c r="N11" s="17"/>
+    </row>
+    <row r="12" spans="1:14" s="11" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A12" s="15" t="s">
+        <v>44</v>
+      </c>
+      <c r="B12" s="16"/>
+      <c r="C12" s="16"/>
+      <c r="D12" s="16"/>
+      <c r="E12" s="16"/>
+      <c r="F12" s="16"/>
+      <c r="G12" s="16"/>
+      <c r="H12" s="16"/>
+      <c r="I12" s="16"/>
+      <c r="J12" s="16"/>
+      <c r="K12" s="16"/>
+      <c r="L12" s="16"/>
+      <c r="M12" s="16"/>
+      <c r="N12" s="17"/>
+    </row>
+    <row r="13" spans="1:14" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A13" s="15" t="s">
+        <v>46</v>
+      </c>
+      <c r="B13" s="16"/>
+      <c r="C13" s="16"/>
+      <c r="D13" s="16"/>
+      <c r="E13" s="16"/>
+      <c r="F13" s="16"/>
+      <c r="G13" s="16"/>
+      <c r="H13" s="16"/>
+      <c r="I13" s="16"/>
+      <c r="J13" s="16"/>
+      <c r="K13" s="16"/>
+      <c r="L13" s="16"/>
+      <c r="M13" s="16"/>
+      <c r="N13" s="17"/>
+    </row>
+    <row r="14" spans="1:14" s="11" customFormat="1" ht="15" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A14" s="15" t="s">
+        <v>47</v>
+      </c>
+      <c r="B14" s="16"/>
+      <c r="C14" s="16"/>
+      <c r="D14" s="16"/>
+      <c r="E14" s="16"/>
+      <c r="F14" s="16"/>
+      <c r="G14" s="16"/>
+      <c r="H14" s="16"/>
+      <c r="I14" s="16"/>
+      <c r="J14" s="16"/>
+      <c r="K14" s="16"/>
+      <c r="L14" s="16"/>
+      <c r="M14" s="16"/>
+      <c r="N14" s="17"/>
+    </row>
+    <row r="15" spans="1:14" s="11" customFormat="1" ht="16.5" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A15" s="15" t="s">
+        <v>48</v>
+      </c>
+      <c r="B15" s="16"/>
+      <c r="C15" s="16"/>
+      <c r="D15" s="16"/>
+      <c r="E15" s="16"/>
+      <c r="F15" s="16"/>
+      <c r="G15" s="16"/>
+      <c r="H15" s="16"/>
+      <c r="I15" s="16"/>
+      <c r="J15" s="16"/>
+      <c r="K15" s="16"/>
+      <c r="L15" s="16"/>
+      <c r="M15" s="16"/>
+      <c r="N15" s="17"/>
+    </row>
+    <row r="16" spans="1:14" s="11" customFormat="1" ht="15.75" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A16" s="18" t="s">
+        <v>45</v>
+      </c>
+      <c r="B16" s="19"/>
+      <c r="C16" s="19"/>
+      <c r="D16" s="19"/>
+      <c r="E16" s="19"/>
+      <c r="F16" s="19"/>
+      <c r="G16" s="19"/>
+      <c r="H16" s="19"/>
+      <c r="I16" s="19"/>
+      <c r="J16" s="19"/>
+      <c r="K16" s="19"/>
+      <c r="L16" s="19"/>
+      <c r="M16" s="19"/>
+      <c r="N16" s="20"/>
+    </row>
+    <row r="17" spans="1:14" s="11" customFormat="1" ht="12" customHeight="1" x14ac:dyDescent="0.25">
+      <c r="A17" s="44"/>
+      <c r="B17" s="45"/>
+      <c r="C17" s="45"/>
+      <c r="D17" s="45"/>
+      <c r="E17" s="45"/>
+      <c r="F17" s="45"/>
+      <c r="G17" s="45"/>
+      <c r="H17" s="45"/>
+      <c r="I17" s="45"/>
+      <c r="J17" s="45"/>
+      <c r="K17" s="45"/>
+      <c r="L17" s="45"/>
+      <c r="M17" s="45"/>
+      <c r="N17" s="45"/>
+    </row>
+    <row r="18" spans="1:14" ht="15" thickBot="1" x14ac:dyDescent="0.35"/>
+    <row r="19" spans="1:14" ht="18.600000000000001" thickBot="1" x14ac:dyDescent="0.4">
+      <c r="A19" s="37" t="s">
         <v>30</v>
       </c>
-      <c r="B1" s="33"/>
-[...298 lines deleted...]
-    <row r="20" spans="1:14" ht="18">
+      <c r="B19" s="38"/>
+      <c r="C19" s="38"/>
+      <c r="D19" s="38"/>
+      <c r="E19" s="38"/>
+      <c r="F19" s="38"/>
+      <c r="G19" s="38"/>
+      <c r="H19" s="38"/>
+      <c r="I19" s="38"/>
+      <c r="J19" s="38"/>
+      <c r="K19" s="38"/>
+      <c r="L19" s="38"/>
+      <c r="M19" s="38"/>
+      <c r="N19" s="39"/>
+    </row>
+    <row r="20" spans="1:14" ht="18" x14ac:dyDescent="0.35">
       <c r="A20" s="1"/>
       <c r="B20" s="1"/>
       <c r="C20" s="1"/>
       <c r="D20" s="1"/>
       <c r="E20" s="1"/>
       <c r="F20" s="1"/>
       <c r="G20" s="1"/>
       <c r="H20" s="1"/>
       <c r="I20" s="1"/>
       <c r="J20" s="1"/>
       <c r="K20" s="1"/>
       <c r="L20" s="1"/>
       <c r="M20" s="1"/>
       <c r="N20" s="1"/>
     </row>
-    <row r="21" spans="1:14">
-[...9 lines deleted...]
-      <c r="H21" s="36" t="s">
+    <row r="21" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A21" s="40" t="s">
+        <v>49</v>
+      </c>
+      <c r="B21" s="40"/>
+      <c r="C21" s="40"/>
+      <c r="D21" s="40"/>
+      <c r="E21" s="40"/>
+      <c r="F21" s="40"/>
+      <c r="G21" s="40"/>
+      <c r="H21" s="66" t="s">
+        <v>50</v>
+      </c>
+      <c r="I21" s="66"/>
+      <c r="J21" s="66"/>
+      <c r="K21" s="66"/>
+      <c r="L21" s="66"/>
+      <c r="M21" s="66"/>
+      <c r="N21" s="66"/>
+    </row>
+    <row r="22" spans="1:14" ht="28.8" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A22" s="40"/>
+      <c r="B22" s="40"/>
+      <c r="C22" s="40"/>
+      <c r="D22" s="40"/>
+      <c r="E22" s="40"/>
+      <c r="F22" s="40"/>
+      <c r="G22" s="40"/>
+      <c r="H22" s="66"/>
+      <c r="I22" s="66"/>
+      <c r="J22" s="66"/>
+      <c r="K22" s="66"/>
+      <c r="L22" s="66"/>
+      <c r="M22" s="66"/>
+      <c r="N22" s="66"/>
+    </row>
+    <row r="23" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A23" s="22" t="s">
         <v>8</v>
       </c>
-      <c r="I21" s="36"/>
-[...23 lines deleted...]
-      <c r="A23" s="40" t="s">
+      <c r="B23" s="22"/>
+      <c r="C23" s="22"/>
+      <c r="D23" s="22" t="s">
         <v>9</v>
       </c>
-      <c r="B23" s="40"/>
-[...1 lines deleted...]
-      <c r="D23" s="40" t="s">
+      <c r="E23" s="22"/>
+      <c r="F23" s="22"/>
+      <c r="G23" s="22"/>
+      <c r="H23" s="22" t="s">
+        <v>8</v>
+      </c>
+      <c r="I23" s="22"/>
+      <c r="J23" s="22"/>
+      <c r="K23" s="22" t="s">
+        <v>9</v>
+      </c>
+      <c r="L23" s="22"/>
+      <c r="M23" s="22"/>
+      <c r="N23" s="22"/>
+    </row>
+    <row r="24" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A24" s="28" t="s">
         <v>10</v>
       </c>
-      <c r="E23" s="40"/>
-[...19 lines deleted...]
-      <c r="C24" s="15">
+      <c r="B24" s="28"/>
+      <c r="C24" s="21">
         <v>1</v>
       </c>
-      <c r="D24" s="15">
+      <c r="D24" s="21">
         <v>1</v>
       </c>
-      <c r="E24" s="12" t="s">
-[...4 lines deleted...]
-      <c r="H24" s="16" t="s">
+      <c r="E24" s="29" t="s">
         <v>17</v>
       </c>
-      <c r="I24" s="18"/>
-      <c r="J24" s="22">
+      <c r="F24" s="29"/>
+      <c r="G24" s="29"/>
+      <c r="H24" s="31" t="s">
+        <v>16</v>
+      </c>
+      <c r="I24" s="32"/>
+      <c r="J24" s="35">
         <v>1</v>
       </c>
-      <c r="K24" s="15">
+      <c r="K24" s="21">
         <v>1</v>
       </c>
-      <c r="L24" s="12" t="s">
-[...24 lines deleted...]
-      <c r="C26" s="15"/>
+      <c r="L24" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="M24" s="29"/>
+      <c r="N24" s="29"/>
+    </row>
+    <row r="25" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A25" s="28"/>
+      <c r="B25" s="28"/>
+      <c r="C25" s="21"/>
+      <c r="D25" s="21"/>
+      <c r="E25" s="29"/>
+      <c r="F25" s="29"/>
+      <c r="G25" s="29"/>
+      <c r="H25" s="33"/>
+      <c r="I25" s="34"/>
+      <c r="J25" s="36"/>
+      <c r="K25" s="21"/>
+      <c r="L25" s="29"/>
+      <c r="M25" s="29"/>
+      <c r="N25" s="29"/>
+    </row>
+    <row r="26" spans="1:14" ht="46.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A26" s="28"/>
+      <c r="B26" s="28"/>
+      <c r="C26" s="21"/>
       <c r="D26" s="5">
         <v>2</v>
       </c>
-      <c r="E26" s="12" t="s">
-[...6 lines deleted...]
-      <c r="J26" s="23"/>
+      <c r="E26" s="29" t="s">
+        <v>19</v>
+      </c>
+      <c r="F26" s="29"/>
+      <c r="G26" s="29"/>
+      <c r="H26" s="33"/>
+      <c r="I26" s="34"/>
+      <c r="J26" s="36"/>
       <c r="K26" s="5">
         <v>2</v>
       </c>
-      <c r="L26" s="12" t="s">
-[...8 lines deleted...]
-      <c r="C27" s="15"/>
+      <c r="L26" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="M26" s="29"/>
+      <c r="N26" s="29"/>
+    </row>
+    <row r="27" spans="1:14" ht="40.950000000000003" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A27" s="28"/>
+      <c r="B27" s="28"/>
+      <c r="C27" s="21"/>
       <c r="D27" s="5">
         <v>3</v>
       </c>
-      <c r="E27" s="13" t="s">
-[...6 lines deleted...]
-      <c r="J27" s="23"/>
+      <c r="E27" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="F27" s="30"/>
+      <c r="G27" s="30"/>
+      <c r="H27" s="33"/>
+      <c r="I27" s="34"/>
+      <c r="J27" s="36"/>
       <c r="K27" s="10">
         <v>3</v>
       </c>
-      <c r="L27" s="14" t="s">
-[...10 lines deleted...]
-      <c r="C28" s="15">
+      <c r="L27" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="M27" s="27"/>
+      <c r="N27" s="27"/>
+    </row>
+    <row r="28" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A28" s="27" t="s">
+        <v>11</v>
+      </c>
+      <c r="B28" s="27"/>
+      <c r="C28" s="21">
         <v>2</v>
       </c>
-      <c r="D28" s="15">
+      <c r="D28" s="21">
         <v>1</v>
       </c>
-      <c r="E28" s="12" t="s">
-[...8 lines deleted...]
-      <c r="J28" s="15">
+      <c r="E28" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="F28" s="29"/>
+      <c r="G28" s="29"/>
+      <c r="H28" s="23" t="s">
+        <v>27</v>
+      </c>
+      <c r="I28" s="24"/>
+      <c r="J28" s="21">
         <v>2</v>
       </c>
-      <c r="K28" s="15">
+      <c r="K28" s="21">
         <v>1</v>
       </c>
-      <c r="L28" s="12" t="s">
-[...24 lines deleted...]
-      <c r="C30" s="15"/>
+      <c r="L28" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="M28" s="29"/>
+      <c r="N28" s="29"/>
+    </row>
+    <row r="29" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A29" s="27"/>
+      <c r="B29" s="27"/>
+      <c r="C29" s="21"/>
+      <c r="D29" s="21"/>
+      <c r="E29" s="29"/>
+      <c r="F29" s="29"/>
+      <c r="G29" s="29"/>
+      <c r="H29" s="25"/>
+      <c r="I29" s="26"/>
+      <c r="J29" s="21"/>
+      <c r="K29" s="21"/>
+      <c r="L29" s="29"/>
+      <c r="M29" s="29"/>
+      <c r="N29" s="29"/>
+    </row>
+    <row r="30" spans="1:14" ht="43.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A30" s="27"/>
+      <c r="B30" s="27"/>
+      <c r="C30" s="21"/>
       <c r="D30" s="5">
         <v>2</v>
       </c>
-      <c r="E30" s="12" t="s">
-[...7 lines deleted...]
-      <c r="K30" s="15">
+      <c r="E30" s="29" t="s">
+        <v>20</v>
+      </c>
+      <c r="F30" s="29"/>
+      <c r="G30" s="29"/>
+      <c r="H30" s="25"/>
+      <c r="I30" s="26"/>
+      <c r="J30" s="21"/>
+      <c r="K30" s="21">
         <v>2</v>
       </c>
-      <c r="L30" s="16" t="s">
-[...8 lines deleted...]
-      <c r="C31" s="15"/>
+      <c r="L30" s="31" t="s">
+        <v>22</v>
+      </c>
+      <c r="M30" s="52"/>
+      <c r="N30" s="32"/>
+    </row>
+    <row r="31" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A31" s="27"/>
+      <c r="B31" s="27"/>
+      <c r="C31" s="21"/>
       <c r="D31" s="5">
         <v>3</v>
       </c>
-      <c r="E31" s="14" t="s">
+      <c r="E31" s="27" t="s">
+        <v>21</v>
+      </c>
+      <c r="F31" s="27"/>
+      <c r="G31" s="27"/>
+      <c r="H31" s="25"/>
+      <c r="I31" s="26"/>
+      <c r="J31" s="21"/>
+      <c r="K31" s="21"/>
+      <c r="L31" s="33"/>
+      <c r="M31" s="53"/>
+      <c r="N31" s="34"/>
+    </row>
+    <row r="32" spans="1:14" ht="14.55" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A32" s="28" t="s">
+        <v>31</v>
+      </c>
+      <c r="B32" s="28"/>
+      <c r="C32" s="21">
+        <v>3</v>
+      </c>
+      <c r="D32" s="21">
+        <v>1</v>
+      </c>
+      <c r="E32" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="F32" s="29"/>
+      <c r="G32" s="29"/>
+      <c r="H32" s="29" t="s">
+        <v>10</v>
+      </c>
+      <c r="I32" s="29"/>
+      <c r="J32" s="35">
+        <v>3</v>
+      </c>
+      <c r="K32" s="21">
+        <v>1</v>
+      </c>
+      <c r="L32" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="M32" s="29"/>
+      <c r="N32" s="29"/>
+    </row>
+    <row r="33" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A33" s="28"/>
+      <c r="B33" s="28"/>
+      <c r="C33" s="21"/>
+      <c r="D33" s="21"/>
+      <c r="E33" s="29"/>
+      <c r="F33" s="29"/>
+      <c r="G33" s="29"/>
+      <c r="H33" s="29"/>
+      <c r="I33" s="29"/>
+      <c r="J33" s="36"/>
+      <c r="K33" s="21"/>
+      <c r="L33" s="29"/>
+      <c r="M33" s="29"/>
+      <c r="N33" s="29"/>
+    </row>
+    <row r="34" spans="1:14" ht="28.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A34" s="28"/>
+      <c r="B34" s="28"/>
+      <c r="C34" s="21"/>
+      <c r="D34" s="21">
+        <v>2</v>
+      </c>
+      <c r="E34" s="31" t="s">
         <v>22</v>
       </c>
-      <c r="F31" s="14"/>
-[...71 lines deleted...]
-      <c r="J34" s="23"/>
+      <c r="F34" s="52"/>
+      <c r="G34" s="32"/>
+      <c r="H34" s="29"/>
+      <c r="I34" s="29"/>
+      <c r="J34" s="36"/>
       <c r="K34" s="5">
         <v>2</v>
       </c>
-      <c r="L34" s="12" t="s">
-[...15 lines deleted...]
-      <c r="J35" s="23"/>
+      <c r="L34" s="29" t="s">
+        <v>19</v>
+      </c>
+      <c r="M34" s="29"/>
+      <c r="N34" s="29"/>
+    </row>
+    <row r="35" spans="1:14" ht="44.55" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A35" s="28"/>
+      <c r="B35" s="28"/>
+      <c r="C35" s="21"/>
+      <c r="D35" s="21"/>
+      <c r="E35" s="33"/>
+      <c r="F35" s="53"/>
+      <c r="G35" s="34"/>
+      <c r="H35" s="29"/>
+      <c r="I35" s="29"/>
+      <c r="J35" s="36"/>
       <c r="K35" s="5">
         <v>3</v>
       </c>
-      <c r="L35" s="13" t="s">
-[...10 lines deleted...]
-      <c r="C36" s="15">
+      <c r="L35" s="30" t="s">
+        <v>18</v>
+      </c>
+      <c r="M35" s="30"/>
+      <c r="N35" s="30"/>
+    </row>
+    <row r="36" spans="1:14" ht="14.55" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A36" s="27" t="s">
+        <v>13</v>
+      </c>
+      <c r="B36" s="27"/>
+      <c r="C36" s="21">
         <v>4</v>
       </c>
-      <c r="D36" s="15">
+      <c r="D36" s="21">
         <v>1</v>
       </c>
-      <c r="E36" s="12" t="s">
-[...8 lines deleted...]
-      <c r="J36" s="22">
+      <c r="E36" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="F36" s="29"/>
+      <c r="G36" s="29"/>
+      <c r="H36" s="54" t="s">
+        <v>15</v>
+      </c>
+      <c r="I36" s="55"/>
+      <c r="J36" s="35">
         <v>4</v>
       </c>
-      <c r="K36" s="15">
+      <c r="K36" s="21">
         <v>1</v>
       </c>
-      <c r="L36" s="12" t="s">
-[...24 lines deleted...]
-      <c r="C38" s="15"/>
+      <c r="L36" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="M36" s="29"/>
+      <c r="N36" s="29"/>
+    </row>
+    <row r="37" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A37" s="27"/>
+      <c r="B37" s="27"/>
+      <c r="C37" s="21"/>
+      <c r="D37" s="21"/>
+      <c r="E37" s="29"/>
+      <c r="F37" s="29"/>
+      <c r="G37" s="29"/>
+      <c r="H37" s="56"/>
+      <c r="I37" s="57"/>
+      <c r="J37" s="36"/>
+      <c r="K37" s="21"/>
+      <c r="L37" s="29"/>
+      <c r="M37" s="29"/>
+      <c r="N37" s="29"/>
+    </row>
+    <row r="38" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A38" s="27"/>
+      <c r="B38" s="27"/>
+      <c r="C38" s="21"/>
       <c r="D38" s="6">
         <v>2</v>
       </c>
-      <c r="E38" s="14" t="s">
-[...6 lines deleted...]
-      <c r="J38" s="23"/>
+      <c r="E38" s="27" t="s">
+        <v>23</v>
+      </c>
+      <c r="F38" s="27"/>
+      <c r="G38" s="27"/>
+      <c r="H38" s="56"/>
+      <c r="I38" s="57"/>
+      <c r="J38" s="36"/>
       <c r="K38" s="5">
         <v>2</v>
       </c>
-      <c r="L38" s="14" t="s">
-[...10 lines deleted...]
-      <c r="C39" s="15">
+      <c r="L38" s="27" t="s">
+        <v>28</v>
+      </c>
+      <c r="M38" s="27"/>
+      <c r="N38" s="27"/>
+    </row>
+    <row r="39" spans="1:14" ht="14.4" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A39" s="28" t="s">
+        <v>15</v>
+      </c>
+      <c r="B39" s="28"/>
+      <c r="C39" s="21">
         <v>5</v>
       </c>
-      <c r="D39" s="15">
+      <c r="D39" s="21">
         <v>1</v>
       </c>
-      <c r="E39" s="12" t="s">
-[...6 lines deleted...]
-      <c r="J39" s="23"/>
+      <c r="E39" s="29" t="s">
+        <v>17</v>
+      </c>
+      <c r="F39" s="29"/>
+      <c r="G39" s="29"/>
+      <c r="H39" s="56"/>
+      <c r="I39" s="57"/>
+      <c r="J39" s="36"/>
       <c r="K39" s="5">
         <v>3</v>
       </c>
-      <c r="L39" s="14" t="s">
+      <c r="L39" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="M39" s="27"/>
+      <c r="N39" s="27"/>
+    </row>
+    <row r="40" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A40" s="28"/>
+      <c r="B40" s="28"/>
+      <c r="C40" s="21"/>
+      <c r="D40" s="21"/>
+      <c r="E40" s="29"/>
+      <c r="F40" s="29"/>
+      <c r="G40" s="29"/>
+      <c r="H40" s="56"/>
+      <c r="I40" s="57"/>
+      <c r="J40" s="36"/>
+      <c r="K40" s="21">
+        <v>4</v>
+      </c>
+      <c r="L40" s="29" t="s">
         <v>25</v>
       </c>
-      <c r="M39" s="14"/>
-[...25 lines deleted...]
-      <c r="C41" s="15"/>
+      <c r="M40" s="29"/>
+      <c r="N40" s="29"/>
+    </row>
+    <row r="41" spans="1:14" x14ac:dyDescent="0.3">
+      <c r="A41" s="28"/>
+      <c r="B41" s="28"/>
+      <c r="C41" s="21"/>
       <c r="D41" s="6">
         <v>2</v>
       </c>
-      <c r="E41" s="14" t="s">
-[...15 lines deleted...]
-      <c r="C42" s="15"/>
+      <c r="E41" s="27" t="s">
+        <v>24</v>
+      </c>
+      <c r="F41" s="27"/>
+      <c r="G41" s="27"/>
+      <c r="H41" s="56"/>
+      <c r="I41" s="57"/>
+      <c r="J41" s="36"/>
+      <c r="K41" s="21"/>
+      <c r="L41" s="29"/>
+      <c r="M41" s="29"/>
+      <c r="N41" s="29"/>
+    </row>
+    <row r="42" spans="1:14" ht="17.55" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A42" s="28"/>
+      <c r="B42" s="28"/>
+      <c r="C42" s="21"/>
       <c r="D42" s="5">
         <v>3</v>
       </c>
-      <c r="E42" s="14" t="s">
-[...12 lines deleted...]
-    <row r="43" spans="1:14">
+      <c r="E42" s="27" t="s">
+        <v>25</v>
+      </c>
+      <c r="F42" s="27"/>
+      <c r="G42" s="27"/>
+      <c r="H42" s="58"/>
+      <c r="I42" s="59"/>
+      <c r="J42" s="60"/>
+      <c r="K42" s="21"/>
+      <c r="L42" s="29"/>
+      <c r="M42" s="29"/>
+      <c r="N42" s="29"/>
+    </row>
+    <row r="43" spans="1:14" x14ac:dyDescent="0.3">
       <c r="K43" s="7"/>
     </row>
-    <row r="44" spans="1:14" ht="86.55" customHeight="1">
+    <row r="44" spans="1:14" ht="86.55" customHeight="1" x14ac:dyDescent="0.3">
       <c r="K44" s="9"/>
     </row>
-    <row r="45" spans="1:14">
+    <row r="45" spans="1:14" x14ac:dyDescent="0.3">
       <c r="K45" s="9"/>
     </row>
-    <row r="46" spans="1:14">
+    <row r="46" spans="1:14" x14ac:dyDescent="0.3">
       <c r="K46" s="9"/>
     </row>
-    <row r="49" spans="6:6" ht="14.4" customHeight="1"/>
-    <row r="50" spans="6:6">
+    <row r="49" spans="6:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="50" spans="6:6" x14ac:dyDescent="0.3">
       <c r="F50" s="2"/>
     </row>
-    <row r="51" spans="6:6" ht="14.4" customHeight="1"/>
-[...16 lines deleted...]
-    <row r="75" ht="14.4" customHeight="1"/>
+    <row r="51" spans="6:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="53" spans="6:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="55" spans="6:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="57" spans="6:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="58" spans="6:6" ht="10.050000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="59" spans="6:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="61" spans="6:6" ht="10.050000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="62" spans="6:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="63" spans="6:6" ht="14.4" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="64" spans="6:6" ht="28.95" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="65" ht="16.5" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="66" ht="31.95" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="70" ht="10.050000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="71" ht="14.4" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="72" ht="13.8" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="73" ht="13.8" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="74" ht="10.050000000000001" customHeight="1" x14ac:dyDescent="0.3"/>
+    <row r="75" ht="14.4" customHeight="1" x14ac:dyDescent="0.3"/>
   </sheetData>
   <mergeCells count="78">
+    <mergeCell ref="L32:N33"/>
+    <mergeCell ref="L34:N34"/>
+    <mergeCell ref="L35:N35"/>
+    <mergeCell ref="L39:N39"/>
+    <mergeCell ref="E39:G40"/>
+    <mergeCell ref="K32:K33"/>
+    <mergeCell ref="E36:G37"/>
+    <mergeCell ref="L36:N37"/>
+    <mergeCell ref="E38:G38"/>
+    <mergeCell ref="L38:N38"/>
+    <mergeCell ref="L40:N42"/>
+    <mergeCell ref="E34:G35"/>
+    <mergeCell ref="H32:I35"/>
+    <mergeCell ref="E32:G33"/>
+    <mergeCell ref="J32:J35"/>
+    <mergeCell ref="D28:D29"/>
+    <mergeCell ref="E28:G29"/>
+    <mergeCell ref="K30:K31"/>
+    <mergeCell ref="L30:N31"/>
+    <mergeCell ref="A36:B38"/>
+    <mergeCell ref="C36:C38"/>
+    <mergeCell ref="D36:D37"/>
+    <mergeCell ref="K36:K37"/>
+    <mergeCell ref="H36:I42"/>
+    <mergeCell ref="J36:J42"/>
+    <mergeCell ref="K40:K42"/>
+    <mergeCell ref="D39:D40"/>
+    <mergeCell ref="E41:G41"/>
+    <mergeCell ref="E42:G42"/>
+    <mergeCell ref="A39:B42"/>
+    <mergeCell ref="C39:C42"/>
+    <mergeCell ref="A1:N1"/>
+    <mergeCell ref="A19:N19"/>
+    <mergeCell ref="A21:G22"/>
+    <mergeCell ref="H21:N22"/>
+    <mergeCell ref="A3:N3"/>
+    <mergeCell ref="A17:N17"/>
+    <mergeCell ref="A5:N5"/>
+    <mergeCell ref="A6:N6"/>
+    <mergeCell ref="A7:N7"/>
+    <mergeCell ref="A8:N8"/>
+    <mergeCell ref="A9:N9"/>
+    <mergeCell ref="A10:N10"/>
+    <mergeCell ref="A11:N11"/>
+    <mergeCell ref="A12:N12"/>
+    <mergeCell ref="A13:N13"/>
+    <mergeCell ref="C32:C35"/>
+    <mergeCell ref="D32:D33"/>
+    <mergeCell ref="K23:N23"/>
+    <mergeCell ref="E26:G26"/>
+    <mergeCell ref="E27:G27"/>
+    <mergeCell ref="L26:N26"/>
+    <mergeCell ref="D24:D25"/>
+    <mergeCell ref="K24:K25"/>
+    <mergeCell ref="E24:G25"/>
+    <mergeCell ref="L24:N25"/>
+    <mergeCell ref="H24:I27"/>
+    <mergeCell ref="J24:J27"/>
+    <mergeCell ref="L27:N27"/>
+    <mergeCell ref="K28:K29"/>
+    <mergeCell ref="L28:N29"/>
+    <mergeCell ref="E30:G30"/>
     <mergeCell ref="A4:N4"/>
     <mergeCell ref="A14:N14"/>
     <mergeCell ref="A15:N15"/>
     <mergeCell ref="A16:N16"/>
     <mergeCell ref="D34:D35"/>
     <mergeCell ref="A23:C23"/>
     <mergeCell ref="D23:G23"/>
     <mergeCell ref="H23:J23"/>
     <mergeCell ref="H28:I31"/>
     <mergeCell ref="J28:J31"/>
     <mergeCell ref="A28:B31"/>
     <mergeCell ref="C28:C31"/>
     <mergeCell ref="E31:G31"/>
     <mergeCell ref="A32:B35"/>
     <mergeCell ref="C24:C27"/>
     <mergeCell ref="A24:B27"/>
-    <mergeCell ref="C32:C35"/>
-[...60 lines deleted...]
-    <mergeCell ref="J32:J35"/>
   </mergeCells>
   <pageMargins left="0" right="0.23622047244094491" top="0.74803149606299213" bottom="0.59055118110236227" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="79" orientation="portrait" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{5CB2345B-E5EF-406C-8083-69C17B6A0A60}">
   <dimension ref="B2:O29"/>
   <sheetViews>
     <sheetView view="pageLayout" zoomScaleNormal="100" workbookViewId="0">
       <selection activeCell="D14" sqref="D14:O14"/>
     </sheetView>
   </sheetViews>
-  <sheetFormatPr defaultRowHeight="14.4"/>
+  <sheetFormatPr defaultRowHeight="14.4" x14ac:dyDescent="0.3"/>
   <cols>
     <col min="3" max="3" width="23.109375" customWidth="1"/>
     <col min="13" max="13" width="12.88671875" customWidth="1"/>
     <col min="14" max="15" width="8.77734375" hidden="1" customWidth="1"/>
   </cols>
   <sheetData>
-    <row r="2" spans="2:15">
-      <c r="B2" s="59" t="s">
+    <row r="2" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B2" s="63" t="s">
         <v>0</v>
       </c>
-      <c r="C2" s="59"/>
-      <c r="D2" s="61" t="s">
+      <c r="C2" s="63"/>
+      <c r="D2" s="65" t="s">
         <v>1</v>
       </c>
-      <c r="E2" s="60"/>
-[...11 lines deleted...]
-    <row r="3" spans="2:15">
+      <c r="E2" s="64"/>
+      <c r="F2" s="64"/>
+      <c r="G2" s="64"/>
+      <c r="H2" s="64"/>
+      <c r="I2" s="64"/>
+      <c r="J2" s="64"/>
+      <c r="K2" s="64"/>
+      <c r="L2" s="64"/>
+      <c r="M2" s="64"/>
+      <c r="N2" s="64"/>
+      <c r="O2" s="64"/>
+    </row>
+    <row r="3" spans="2:15" x14ac:dyDescent="0.3">
       <c r="B3" s="8"/>
       <c r="C3" s="8"/>
-      <c r="D3" s="60"/>
-[...47 lines deleted...]
-      <c r="D6" s="62" t="s">
+      <c r="D3" s="64"/>
+      <c r="E3" s="64"/>
+      <c r="F3" s="64"/>
+      <c r="G3" s="64"/>
+      <c r="H3" s="64"/>
+      <c r="I3" s="64"/>
+      <c r="J3" s="64"/>
+      <c r="K3" s="64"/>
+      <c r="L3" s="64"/>
+      <c r="M3" s="64"/>
+      <c r="N3" s="64"/>
+      <c r="O3" s="64"/>
+    </row>
+    <row r="4" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B4" s="53" t="s">
+        <v>12</v>
+      </c>
+      <c r="C4" s="53"/>
+      <c r="D4" s="61" t="s">
+        <v>32</v>
+      </c>
+      <c r="E4" s="61"/>
+      <c r="F4" s="61"/>
+      <c r="G4" s="61"/>
+      <c r="H4" s="61"/>
+      <c r="I4" s="61"/>
+      <c r="J4" s="61"/>
+      <c r="K4" s="61"/>
+      <c r="L4" s="61"/>
+      <c r="M4" s="61"/>
+      <c r="N4" s="61"/>
+      <c r="O4" s="61"/>
+    </row>
+    <row r="5" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="D5" s="61"/>
+      <c r="E5" s="61"/>
+      <c r="F5" s="61"/>
+      <c r="G5" s="61"/>
+      <c r="H5" s="61"/>
+      <c r="I5" s="61"/>
+      <c r="J5" s="61"/>
+      <c r="K5" s="61"/>
+      <c r="L5" s="61"/>
+      <c r="M5" s="61"/>
+      <c r="N5" s="61"/>
+      <c r="O5" s="61"/>
+    </row>
+    <row r="6" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="D6" s="61" t="s">
         <v>2</v>
       </c>
-      <c r="E6" s="62"/>
-[...26 lines deleted...]
-      <c r="D8" s="62" t="s">
+      <c r="E6" s="61"/>
+      <c r="F6" s="61"/>
+      <c r="G6" s="61"/>
+      <c r="H6" s="61"/>
+      <c r="I6" s="61"/>
+      <c r="J6" s="61"/>
+      <c r="K6" s="61"/>
+      <c r="L6" s="61"/>
+      <c r="M6" s="61"/>
+      <c r="N6" s="61"/>
+      <c r="O6" s="61"/>
+    </row>
+    <row r="7" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="D7" s="61"/>
+      <c r="E7" s="61"/>
+      <c r="F7" s="61"/>
+      <c r="G7" s="61"/>
+      <c r="H7" s="61"/>
+      <c r="I7" s="61"/>
+      <c r="J7" s="61"/>
+      <c r="K7" s="61"/>
+      <c r="L7" s="61"/>
+      <c r="M7" s="61"/>
+      <c r="N7" s="61"/>
+      <c r="O7" s="61"/>
+    </row>
+    <row r="8" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="D8" s="61" t="s">
         <v>3</v>
       </c>
-      <c r="E8" s="62"/>
-[...62 lines deleted...]
-      <c r="D12" s="60" t="s">
+      <c r="E8" s="61"/>
+      <c r="F8" s="61"/>
+      <c r="G8" s="61"/>
+      <c r="H8" s="61"/>
+      <c r="I8" s="61"/>
+      <c r="J8" s="61"/>
+      <c r="K8" s="61"/>
+      <c r="L8" s="61"/>
+      <c r="M8" s="61"/>
+      <c r="N8" s="61"/>
+      <c r="O8" s="61"/>
+    </row>
+    <row r="9" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="D9" s="61"/>
+      <c r="E9" s="61"/>
+      <c r="F9" s="61"/>
+      <c r="G9" s="61"/>
+      <c r="H9" s="61"/>
+      <c r="I9" s="61"/>
+      <c r="J9" s="61"/>
+      <c r="K9" s="61"/>
+      <c r="L9" s="61"/>
+      <c r="M9" s="61"/>
+      <c r="N9" s="61"/>
+      <c r="O9" s="61"/>
+    </row>
+    <row r="10" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="D10" s="61" t="s">
+        <v>33</v>
+      </c>
+      <c r="E10" s="61"/>
+      <c r="F10" s="61"/>
+      <c r="G10" s="61"/>
+      <c r="H10" s="61"/>
+      <c r="I10" s="61"/>
+      <c r="J10" s="61"/>
+      <c r="K10" s="61"/>
+      <c r="L10" s="61"/>
+      <c r="M10" s="61"/>
+      <c r="N10" s="61"/>
+      <c r="O10" s="61"/>
+    </row>
+    <row r="11" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B11" s="13"/>
+      <c r="C11" s="13"/>
+      <c r="D11" s="13"/>
+      <c r="E11" s="13"/>
+      <c r="F11" s="13"/>
+      <c r="G11" s="13"/>
+      <c r="H11" s="13"/>
+      <c r="I11" s="13"/>
+      <c r="J11" s="13"/>
+      <c r="K11" s="13"/>
+      <c r="L11" s="13"/>
+      <c r="M11" s="13"/>
+      <c r="N11" s="13"/>
+      <c r="O11" s="13"/>
+    </row>
+    <row r="12" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B12" s="64" t="s">
+        <v>26</v>
+      </c>
+      <c r="C12" s="64"/>
+      <c r="D12" s="64" t="s">
         <v>4</v>
       </c>
-      <c r="E12" s="60"/>
-[...32 lines deleted...]
-      <c r="D14" s="60" t="s">
+      <c r="E12" s="64"/>
+      <c r="F12" s="64"/>
+      <c r="G12" s="64"/>
+      <c r="H12" s="64"/>
+      <c r="I12" s="64"/>
+      <c r="J12" s="64"/>
+      <c r="K12" s="64"/>
+      <c r="L12" s="64"/>
+      <c r="M12" s="64"/>
+      <c r="N12" s="64"/>
+      <c r="O12" s="64"/>
+    </row>
+    <row r="13" spans="2:15" ht="46.5" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B13" s="64"/>
+      <c r="C13" s="64"/>
+      <c r="D13" s="64"/>
+      <c r="E13" s="64"/>
+      <c r="F13" s="64"/>
+      <c r="G13" s="64"/>
+      <c r="H13" s="64"/>
+      <c r="I13" s="64"/>
+      <c r="J13" s="64"/>
+      <c r="K13" s="64"/>
+      <c r="L13" s="64"/>
+      <c r="M13" s="64"/>
+      <c r="N13" s="64"/>
+      <c r="O13" s="64"/>
+    </row>
+    <row r="14" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B14" s="63" t="s">
+        <v>14</v>
+      </c>
+      <c r="C14" s="63"/>
+      <c r="D14" s="64" t="s">
         <v>4</v>
       </c>
-      <c r="E14" s="60"/>
-[...11 lines deleted...]
-    <row r="15" spans="2:15">
+      <c r="E14" s="64"/>
+      <c r="F14" s="64"/>
+      <c r="G14" s="64"/>
+      <c r="H14" s="64"/>
+      <c r="I14" s="64"/>
+      <c r="J14" s="64"/>
+      <c r="K14" s="64"/>
+      <c r="L14" s="64"/>
+      <c r="M14" s="64"/>
+      <c r="N14" s="64"/>
+      <c r="O14" s="64"/>
+    </row>
+    <row r="15" spans="2:15" x14ac:dyDescent="0.3">
       <c r="B15" s="4"/>
       <c r="C15" s="4"/>
       <c r="D15" s="3"/>
       <c r="E15" s="3"/>
       <c r="F15" s="3"/>
       <c r="G15" s="3"/>
       <c r="H15" s="3"/>
       <c r="I15" s="3"/>
       <c r="J15" s="3"/>
       <c r="K15" s="3"/>
       <c r="L15" s="3"/>
       <c r="M15" s="3"/>
       <c r="N15" s="3"/>
       <c r="O15" s="3"/>
     </row>
-    <row r="16" spans="2:15" ht="29.55" customHeight="1">
-      <c r="B16" s="62" t="s">
+    <row r="16" spans="2:15" ht="29.55" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B16" s="61" t="s">
         <v>5</v>
       </c>
-      <c r="C16" s="62"/>
-[...13 lines deleted...]
-    <row r="17" spans="2:15">
+      <c r="C16" s="61"/>
+      <c r="D16" s="61"/>
+      <c r="E16" s="61"/>
+      <c r="F16" s="61"/>
+      <c r="G16" s="61"/>
+      <c r="H16" s="61"/>
+      <c r="I16" s="61"/>
+      <c r="J16" s="61"/>
+      <c r="K16" s="61"/>
+      <c r="L16" s="61"/>
+      <c r="M16" s="61"/>
+      <c r="N16" s="61"/>
+      <c r="O16" s="61"/>
+    </row>
+    <row r="17" spans="2:15" x14ac:dyDescent="0.3">
       <c r="B17" s="3"/>
       <c r="C17" s="3"/>
       <c r="D17" s="3"/>
       <c r="E17" s="3"/>
       <c r="F17" s="3"/>
       <c r="G17" s="3"/>
       <c r="H17" s="3"/>
       <c r="I17" s="3"/>
       <c r="J17" s="3"/>
       <c r="K17" s="3"/>
       <c r="L17" s="3"/>
       <c r="M17" s="3"/>
       <c r="N17" s="3"/>
       <c r="O17" s="3"/>
     </row>
-    <row r="18" spans="2:15" ht="30.45" customHeight="1">
-[...14 lines deleted...]
-      <c r="N18" s="64"/>
+    <row r="18" spans="2:15" ht="30.45" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="B18" s="62" t="s">
+        <v>34</v>
+      </c>
+      <c r="C18" s="62"/>
+      <c r="D18" s="62"/>
+      <c r="E18" s="62"/>
+      <c r="F18" s="62"/>
+      <c r="G18" s="62"/>
+      <c r="H18" s="62"/>
+      <c r="I18" s="62"/>
+      <c r="J18" s="62"/>
+      <c r="K18" s="62"/>
+      <c r="L18" s="62"/>
+      <c r="M18" s="62"/>
+      <c r="N18" s="62"/>
       <c r="O18" s="3"/>
     </row>
-    <row r="19" spans="2:15">
+    <row r="19" spans="2:15" x14ac:dyDescent="0.3">
       <c r="B19" s="3"/>
       <c r="C19" s="3"/>
       <c r="D19" s="3"/>
       <c r="E19" s="3"/>
       <c r="F19" s="3"/>
       <c r="G19" s="3"/>
       <c r="H19" s="3"/>
       <c r="I19" s="3"/>
       <c r="J19" s="3"/>
       <c r="K19" s="3"/>
       <c r="L19" s="3"/>
       <c r="M19" s="3"/>
       <c r="N19" s="3"/>
       <c r="O19" s="3"/>
     </row>
-    <row r="20" spans="2:15">
-      <c r="B20" s="62" t="s">
+    <row r="20" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B20" s="61" t="s">
         <v>6</v>
       </c>
-      <c r="C20" s="62"/>
-[...159 lines deleted...]
-      <c r="O29" s="62"/>
+      <c r="C20" s="61"/>
+      <c r="D20" s="61"/>
+      <c r="E20" s="61"/>
+      <c r="F20" s="61"/>
+      <c r="G20" s="61"/>
+      <c r="H20" s="61"/>
+      <c r="I20" s="61"/>
+      <c r="J20" s="61"/>
+      <c r="K20" s="61"/>
+      <c r="L20" s="61"/>
+      <c r="M20" s="61"/>
+      <c r="N20" s="61"/>
+      <c r="O20" s="61"/>
+    </row>
+    <row r="21" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B21" s="61"/>
+      <c r="C21" s="61"/>
+      <c r="D21" s="61"/>
+      <c r="E21" s="61"/>
+      <c r="F21" s="61"/>
+      <c r="G21" s="61"/>
+      <c r="H21" s="61"/>
+      <c r="I21" s="61"/>
+      <c r="J21" s="61"/>
+      <c r="K21" s="61"/>
+      <c r="L21" s="61"/>
+      <c r="M21" s="61"/>
+      <c r="N21" s="61"/>
+      <c r="O21" s="61"/>
+    </row>
+    <row r="22" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B22" s="13"/>
+      <c r="C22" s="13"/>
+      <c r="D22" s="13"/>
+      <c r="E22" s="13"/>
+      <c r="F22" s="13"/>
+      <c r="G22" s="13"/>
+      <c r="H22" s="13"/>
+      <c r="I22" s="13"/>
+      <c r="J22" s="13"/>
+      <c r="K22" s="13"/>
+      <c r="L22" s="13"/>
+      <c r="M22" s="13"/>
+      <c r="N22" s="13"/>
+      <c r="O22" s="13"/>
+    </row>
+    <row r="23" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B23" s="61" t="s">
+        <v>36</v>
+      </c>
+      <c r="C23" s="61"/>
+      <c r="D23" s="61"/>
+      <c r="E23" s="61"/>
+      <c r="F23" s="61"/>
+      <c r="G23" s="61"/>
+      <c r="H23" s="61"/>
+      <c r="I23" s="61"/>
+      <c r="J23" s="61"/>
+      <c r="K23" s="61"/>
+      <c r="L23" s="61"/>
+      <c r="M23" s="61"/>
+      <c r="N23" s="61"/>
+      <c r="O23" s="61"/>
+    </row>
+    <row r="24" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B24" s="61"/>
+      <c r="C24" s="61"/>
+      <c r="D24" s="61"/>
+      <c r="E24" s="61"/>
+      <c r="F24" s="61"/>
+      <c r="G24" s="61"/>
+      <c r="H24" s="61"/>
+      <c r="I24" s="61"/>
+      <c r="J24" s="61"/>
+      <c r="K24" s="61"/>
+      <c r="L24" s="61"/>
+      <c r="M24" s="61"/>
+      <c r="N24" s="61"/>
+      <c r="O24" s="61"/>
+    </row>
+    <row r="25" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B25" s="61"/>
+      <c r="C25" s="61"/>
+      <c r="D25" s="61"/>
+      <c r="E25" s="61"/>
+      <c r="F25" s="61"/>
+      <c r="G25" s="61"/>
+      <c r="H25" s="61"/>
+      <c r="I25" s="61"/>
+      <c r="J25" s="61"/>
+      <c r="K25" s="61"/>
+      <c r="L25" s="61"/>
+      <c r="M25" s="61"/>
+      <c r="N25" s="61"/>
+      <c r="O25" s="61"/>
+    </row>
+    <row r="26" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B26" s="13"/>
+      <c r="C26" s="13"/>
+      <c r="D26" s="13"/>
+      <c r="E26" s="13"/>
+      <c r="F26" s="13"/>
+      <c r="G26" s="13"/>
+      <c r="H26" s="13"/>
+      <c r="I26" s="13"/>
+      <c r="J26" s="13"/>
+      <c r="K26" s="13"/>
+      <c r="L26" s="13"/>
+      <c r="M26" s="13"/>
+      <c r="N26" s="13"/>
+      <c r="O26" s="13"/>
+    </row>
+    <row r="27" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B27" s="61" t="s">
+        <v>35</v>
+      </c>
+      <c r="C27" s="61"/>
+      <c r="D27" s="61"/>
+      <c r="E27" s="61"/>
+      <c r="F27" s="61"/>
+      <c r="G27" s="61"/>
+      <c r="H27" s="61"/>
+      <c r="I27" s="61"/>
+      <c r="J27" s="61"/>
+      <c r="K27" s="61"/>
+      <c r="L27" s="61"/>
+      <c r="M27" s="61"/>
+      <c r="N27" s="61"/>
+      <c r="O27" s="61"/>
+    </row>
+    <row r="28" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B28" s="61"/>
+      <c r="C28" s="61"/>
+      <c r="D28" s="61"/>
+      <c r="E28" s="61"/>
+      <c r="F28" s="61"/>
+      <c r="G28" s="61"/>
+      <c r="H28" s="61"/>
+      <c r="I28" s="61"/>
+      <c r="J28" s="61"/>
+      <c r="K28" s="61"/>
+      <c r="L28" s="61"/>
+      <c r="M28" s="61"/>
+      <c r="N28" s="61"/>
+      <c r="O28" s="61"/>
+    </row>
+    <row r="29" spans="2:15" x14ac:dyDescent="0.3">
+      <c r="B29" s="61"/>
+      <c r="C29" s="61"/>
+      <c r="D29" s="61"/>
+      <c r="E29" s="61"/>
+      <c r="F29" s="61"/>
+      <c r="G29" s="61"/>
+      <c r="H29" s="61"/>
+      <c r="I29" s="61"/>
+      <c r="J29" s="61"/>
+      <c r="K29" s="61"/>
+      <c r="L29" s="61"/>
+      <c r="M29" s="61"/>
+      <c r="N29" s="61"/>
+      <c r="O29" s="61"/>
     </row>
   </sheetData>
   <mergeCells count="19">
-    <mergeCell ref="B27:O29"/>
-[...5 lines deleted...]
-    <mergeCell ref="B18:N18"/>
     <mergeCell ref="B14:C14"/>
     <mergeCell ref="D14:O14"/>
     <mergeCell ref="B2:C2"/>
     <mergeCell ref="D2:O3"/>
     <mergeCell ref="B4:C4"/>
     <mergeCell ref="D4:O5"/>
     <mergeCell ref="D6:O7"/>
     <mergeCell ref="D8:O9"/>
     <mergeCell ref="D10:O10"/>
     <mergeCell ref="B11:O11"/>
     <mergeCell ref="B12:C13"/>
     <mergeCell ref="D12:O13"/>
+    <mergeCell ref="B27:O29"/>
+    <mergeCell ref="B16:O16"/>
+    <mergeCell ref="B20:O21"/>
+    <mergeCell ref="B22:O22"/>
+    <mergeCell ref="B23:O25"/>
+    <mergeCell ref="B26:O26"/>
+    <mergeCell ref="B18:N18"/>
   </mergeCells>
   <pageMargins left="0.25" right="0.25" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Werkbladen</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>2</vt:i4>
       </vt:variant>
       <vt:variant>
-        <vt:lpstr>Named Ranges</vt:lpstr>
+        <vt:lpstr>Benoemde bereiken</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="3" baseType="lpstr">
       <vt:lpstr>Priority rules</vt:lpstr>
       <vt:lpstr>Footnotes</vt:lpstr>
-      <vt:lpstr>Footnotes!Print_Area</vt:lpstr>
+      <vt:lpstr>Footnotes!Afdrukbereik</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Els Pinnoy</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>