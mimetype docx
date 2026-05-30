--- v0 (2025-12-28)
+++ v1 (2026-05-30)
@@ -18,148 +18,148 @@
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:tbl>
       <w:tblPr>
-        <w:tblStyle w:val="TableGrid"/>
+        <w:tblStyle w:val="Tabelraster"/>
         <w:tblpPr w:leftFromText="141" w:rightFromText="141" w:vertAnchor="text" w:horzAnchor="margin" w:tblpXSpec="center" w:tblpY="-1455"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblCellMar>
           <w:left w:w="0" w:type="dxa"/>
           <w:right w:w="0" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9010"/>
       </w:tblGrid>
       <w:tr w:rsidR="001F4B21" w:rsidRPr="00016EEE" w14:paraId="6C2B20A4" w14:textId="77777777" w:rsidTr="001F4B21">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4054E838" w14:textId="046ED7CC" w:rsidR="004F4E68" w:rsidRPr="00016EEE" w:rsidRDefault="00016EEE" w:rsidP="00B04280">
             <w:pPr>
-              <w:pStyle w:val="Title"/>
+              <w:pStyle w:val="Titel"/>
               <w:jc w:val="center"/>
             </w:pPr>
             <w:r w:rsidRPr="00016EEE">
               <w:t>specialisatiebeurs</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6C3C9B9F" w14:textId="7E7D9C0D" w:rsidR="00E9225F" w:rsidRPr="00AE34A9" w:rsidRDefault="00016EEE" w:rsidP="00B04280">
             <w:pPr>
-              <w:pStyle w:val="Title"/>
+              <w:pStyle w:val="Titel"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="52"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE34A9">
               <w:rPr>
                 <w:sz w:val="52"/>
                 <w:szCs w:val="52"/>
               </w:rPr>
               <w:t>medische stichting mathilde Horlait dapsens</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001F4B21" w:rsidRPr="00B04280" w14:paraId="2B458946" w14:textId="77777777" w:rsidTr="00C42534">
         <w:trPr>
           <w:trHeight w:val="80"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
             <w:tcMar>
               <w:bottom w:w="600" w:type="dxa"/>
             </w:tcMar>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="4D901369" w14:textId="592EDC36" w:rsidR="00E9225F" w:rsidRPr="004F4E68" w:rsidRDefault="00016EEE" w:rsidP="00C42534">
             <w:pPr>
-              <w:pStyle w:val="Subtitle"/>
+              <w:pStyle w:val="Ondertitel"/>
               <w:ind w:left="0" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:sz w:val="48"/>
                 <w:szCs w:val="48"/>
               </w:rPr>
               <w:t>aanvraagformulier</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="001F4B21" w:rsidRPr="00016EEE" w14:paraId="65E2B4F2" w14:textId="77777777" w:rsidTr="00E0732E">
         <w:trPr>
           <w:trHeight w:val="280"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9010" w:type="dxa"/>
             <w:vAlign w:val="bottom"/>
           </w:tcPr>
-          <w:p w14:paraId="68C4EDC6" w14:textId="45B7D073" w:rsidR="00C02331" w:rsidRPr="00016EEE" w:rsidRDefault="00535851" w:rsidP="00016EEE">
+          <w:p w14:paraId="68C4EDC6" w14:textId="2047937A" w:rsidR="00C02331" w:rsidRPr="00016EEE" w:rsidRDefault="00535851" w:rsidP="00016EEE">
             <w:pPr>
               <w:pStyle w:val="Supplementarytext"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00016EEE">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">Deadline: </w:t>
             </w:r>
             <w:r w:rsidR="00504A49">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="nl-BE"/>
@@ -171,152 +171,167 @@
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>1 mei</w:t>
             </w:r>
             <w:r w:rsidR="007C09B1">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> 20</w:t>
             </w:r>
             <w:r w:rsidR="00332BEF">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
-            <w:r w:rsidR="002C40A8">
+            <w:r w:rsidR="00710FAD">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
-              <w:t>5</w:t>
+              <w:t>6</w:t>
             </w:r>
             <w:r w:rsidR="00016EEE" w:rsidRPr="00016EEE">
               <w:rPr>
                 <w:b/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="28"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> om 23u59 (Belgische tijd)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="454496F5" w14:textId="77777777" w:rsidR="00B04280" w:rsidRPr="00016EEE" w:rsidRDefault="00B04280" w:rsidP="00C96DC3"/>
     <w:p w14:paraId="0FFA5A55" w14:textId="194488A7" w:rsidR="00016EEE" w:rsidRDefault="00016EEE" w:rsidP="00016EEE">
       <w:pPr>
         <w:pStyle w:val="Dashes"/>
       </w:pPr>
       <w:r>
         <w:t>Het aanvraagformulier dient elektronisch ingediend te worden als volgt:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="126827D4" w14:textId="0F995E7C" w:rsidR="00016EEE" w:rsidRDefault="00016EEE" w:rsidP="00016EEE">
+    <w:p w14:paraId="126827D4" w14:textId="6B8A7C3A" w:rsidR="00016EEE" w:rsidRDefault="00016EEE" w:rsidP="00016EEE">
       <w:pPr>
         <w:pStyle w:val="Dashesindented"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t xml:space="preserve">aanvraagformulier </w:t>
+        <w:t>aanvraagformulier</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00D5717D">
         <w:t>en bijlage</w:t>
       </w:r>
       <w:r w:rsidR="007C09B1">
         <w:t>n</w:t>
       </w:r>
       <w:r w:rsidR="00590B28">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>in</w:t>
       </w:r>
       <w:r w:rsidR="00590B28">
         <w:t xml:space="preserve"> één</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> pdf-bestand met als titel “naamka</w:t>
       </w:r>
       <w:r w:rsidR="007C09B1">
         <w:t>ndidaat_voornaamkandidaat_HD20</w:t>
       </w:r>
       <w:r w:rsidR="00332BEF">
         <w:t>2</w:t>
       </w:r>
-      <w:r w:rsidR="002C40A8">
-        <w:t>5</w:t>
+      <w:r w:rsidR="00710FAD">
+        <w:t>6</w:t>
       </w:r>
       <w:r>
         <w:t>”</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="79017444" w14:textId="4FF95CC2" w:rsidR="00332BEF" w:rsidRDefault="00332BEF" w:rsidP="00332BEF">
       <w:pPr>
         <w:pStyle w:val="Dashesindented"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="568"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Gelieve geen gescande versie door te sturen zodat de hyperlink in sectie 3.8.1 bewaard blijft. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40CCA54A" w14:textId="20415431" w:rsidR="00016EEE" w:rsidRDefault="00016EEE" w:rsidP="00016EEE">
       <w:pPr>
         <w:pStyle w:val="Dashesindented"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>afzender: kandidaat met promotor</w:t>
+        <w:t>afzender</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t>: kandidaat met promotor</w:t>
       </w:r>
       <w:r w:rsidR="00344B8B">
         <w:t>/diensthoofd</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> in cc</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="05EDE758" w14:textId="365CE5F4" w:rsidR="00016EEE" w:rsidRDefault="00016EEE" w:rsidP="00016EEE">
       <w:pPr>
         <w:pStyle w:val="Dashesindented"/>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t xml:space="preserve">ontvanger: </w:t>
+        <w:t>ontvanger</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidR="002C40A8" w:rsidRPr="00222F57">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:bCs/>
           </w:rPr>
           <w:t>Emma.VanBritsom@UGent.be</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="12D0DE2F" w14:textId="48471049" w:rsidR="00016EEE" w:rsidRDefault="00016EEE" w:rsidP="00016EEE">
       <w:pPr>
         <w:pStyle w:val="Dashes"/>
       </w:pPr>
       <w:r>
         <w:t>De uiterste indiendatum wordt strikt nageleefd. Laattijdige, onvolledige of foutief opgestelde aanvragen worden niet behandeld.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="69489018" w14:textId="67A2F97A" w:rsidR="007C09B1" w:rsidRPr="007C09B1" w:rsidRDefault="007C09B1" w:rsidP="007C09B1">
       <w:pPr>
         <w:pStyle w:val="Dashes"/>
       </w:pPr>
       <w:r w:rsidRPr="007C09B1">
         <w:t>Door het versturen van het aanvraagformulier naar de ontvanger</w:t>
@@ -328,59 +343,59 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF1283">
         <w:t xml:space="preserve">de gegevens op dit aanvraagformulier naar waarheid </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">te </w:t>
       </w:r>
       <w:r w:rsidRPr="00AF1283">
         <w:t>hebben ingevuld.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5E25EFCE" w14:textId="2BB3D54D" w:rsidR="00E9225F" w:rsidRPr="00AE34A9" w:rsidRDefault="00E9225F" w:rsidP="00C42534">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
         </w:pBdr>
         <w:rPr>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="706D8A79" w14:textId="35238B9C" w:rsidR="004407C8" w:rsidRDefault="00016EEE" w:rsidP="00DB401F">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Kop1"/>
       </w:pPr>
       <w:r>
         <w:t>Administratieve gegevens</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="35663F97" w14:textId="32E0CB68" w:rsidR="004407C8" w:rsidRPr="004407C8" w:rsidRDefault="00016EEE" w:rsidP="001A698F">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Kop2"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Kandidaat</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9284" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
@@ -1077,51 +1092,51 @@
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B04280">
               <w:rPr>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B04280">
               <w:rPr>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="16048141" w14:textId="77777777" w:rsidR="001F4B21" w:rsidRPr="00B04280" w:rsidRDefault="001F4B21" w:rsidP="001F4B21"/>
     <w:p w14:paraId="45DF573B" w14:textId="76D35EDA" w:rsidR="001F4B21" w:rsidRPr="00646DF3" w:rsidRDefault="00344B8B" w:rsidP="001A698F">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Kop2"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>UGent-p</w:t>
       </w:r>
       <w:r w:rsidR="00E019AA">
         <w:t>romotor</w:t>
       </w:r>
       <w:r w:rsidR="00922647">
         <w:t xml:space="preserve"> of</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> UZ Gent </w:t>
       </w:r>
       <w:r w:rsidR="00E019AA">
         <w:t>diensthoofd</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9284" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -1138,55 +1153,63 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3964"/>
         <w:gridCol w:w="5320"/>
       </w:tblGrid>
       <w:tr w:rsidR="001F4B21" w:rsidRPr="00B04280" w14:paraId="2C538766" w14:textId="77777777" w:rsidTr="007C09B1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3964" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B15048B" w14:textId="77777777" w:rsidR="00FE6BA4" w:rsidRDefault="00FE6BA4" w:rsidP="00FE6BA4">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Naam en voornaam</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="2BDEF2CA" w14:textId="4348E5D4" w:rsidR="001F4B21" w:rsidRPr="00B04280" w:rsidRDefault="00FE6BA4" w:rsidP="007F4B2D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t>Vakgroep / dienst</w:t>
+              <w:t>Vakgroep /</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> dienst</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="0BF4FD7D" w14:textId="77777777" w:rsidR="00E25085" w:rsidRPr="00E25085" w:rsidRDefault="00E25085" w:rsidP="00E25085">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00E25085">
               <w:t>Telefoon werk</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7E5316FC" w14:textId="3E1FE362" w:rsidR="001F4B21" w:rsidRPr="00B04280" w:rsidRDefault="00E25085" w:rsidP="007F4B2D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00B01AD3">
               <w:t>E-mail</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5320" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="54A5AC2B" w14:textId="77777777" w:rsidR="001F4B21" w:rsidRPr="00B04280" w:rsidRDefault="001F4B21" w:rsidP="007F4B2D">
             <w:pPr>
@@ -1498,51 +1521,51 @@
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B04280">
               <w:rPr>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B04280">
               <w:rPr>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1B7E2282" w14:textId="77777777" w:rsidR="00670591" w:rsidRPr="00B04280" w:rsidRDefault="00670591" w:rsidP="00670591"/>
     <w:p w14:paraId="50FE8F85" w14:textId="51455FFA" w:rsidR="001F4B21" w:rsidRPr="00E019AA" w:rsidRDefault="00E019AA" w:rsidP="001A698F">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Kop2"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E019AA">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>Huidige aanstelling</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>(en)</w:t>
       </w:r>
       <w:r w:rsidR="000A0F48">
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
       <w:r w:rsidRPr="00E019AA">
         <w:rPr>
@@ -2262,60 +2285,60 @@
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>imaal</w:t>
       </w:r>
       <w:r w:rsidRPr="00897E9A">
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:color w:val="000000"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4 jaar klinische loopbaan hebben doorlopen.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="467C6AD9" w14:textId="77777777" w:rsidR="000A0F48" w:rsidRPr="00D42A88" w:rsidRDefault="000A0F48" w:rsidP="002C40A8">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5F6D475A" w14:textId="42D5FF7C" w:rsidR="00A54963" w:rsidRDefault="00A54963" w:rsidP="000E7B60">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Kop1"/>
         <w:spacing w:before="0" w:beforeAutospacing="0"/>
       </w:pPr>
       <w:r>
         <w:t>projectomschrijving</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="19A642AE" w14:textId="0CE987DD" w:rsidR="00A54963" w:rsidRPr="00C233A9" w:rsidRDefault="005B18DB" w:rsidP="00A54963">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Kop2"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>Gegevens</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
@@ -2347,119 +2370,147 @@
               <w:t>Periode</w:t>
             </w:r>
             <w:r w:rsidR="00897E9A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>*</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="5A636BEB" w14:textId="77777777" w:rsidR="00A54963" w:rsidRPr="00C233A9" w:rsidRDefault="00A54963" w:rsidP="007C65D6">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C233A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t>Waar (land, stad)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="332FFA40" w14:textId="77777777" w:rsidR="00A54963" w:rsidRPr="00C233A9" w:rsidRDefault="00A54963" w:rsidP="007C65D6">
             <w:pPr>
-              <w:pStyle w:val="standaard"/>
+              <w:pStyle w:val="standaard0"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C233A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>Gastinstelling</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="52A047F5" w14:textId="2AB63D73" w:rsidR="00A54963" w:rsidRPr="00C233A9" w:rsidRDefault="0074119A" w:rsidP="007C65D6">
             <w:pPr>
-              <w:pStyle w:val="standaard"/>
+              <w:pStyle w:val="standaard0"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
-              <w:t>Onderzoeksgroep / d</w:t>
+              <w:t>Onderzoeksgroep /</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> d</w:t>
             </w:r>
             <w:r w:rsidR="00A54963" w:rsidRPr="00C233A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>ienst gastinstelling</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="69F5729E" w14:textId="6CFA012E" w:rsidR="00A54963" w:rsidRPr="00C233A9" w:rsidRDefault="00A54963" w:rsidP="007C65D6">
             <w:pPr>
-              <w:pStyle w:val="standaard"/>
+              <w:pStyle w:val="standaard0"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C233A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">URL </w:t>
             </w:r>
             <w:r w:rsidR="0074119A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
-              <w:t>(onderzoeksgroep / d</w:t>
+              <w:t>(</w:t>
+            </w:r>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidR="0074119A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t>onderzoeksgroep /</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidR="0074119A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:szCs w:val="22"/>
+                <w:lang w:val="nl-BE"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> d</w:t>
             </w:r>
             <w:r w:rsidR="0074119A" w:rsidRPr="00C233A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>ienst</w:t>
             </w:r>
             <w:r w:rsidR="0074119A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t xml:space="preserve">) </w:t>
             </w:r>
             <w:r w:rsidRPr="00C233A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>gastinstelling</w:t>
             </w:r>
@@ -3059,55 +3110,63 @@
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:r>
             <w:r w:rsidRPr="00633690">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidRPr="00633690">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:r w:rsidRPr="00C233A9">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="0074119A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
               </w:rPr>
-              <w:t xml:space="preserve">een kopie van een bewijs van aanvaarding in de gastinstelling </w:t>
+              <w:t>een</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="0074119A">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> kopie van een bewijs van aanvaarding in de gastinstelling </w:t>
             </w:r>
             <w:r w:rsidRPr="0074119A">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:i/>
               </w:rPr>
               <w:t>(verplicht)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="55149B62" w14:textId="7854377D" w:rsidR="00897E9A" w:rsidRPr="00897E9A" w:rsidRDefault="00897E9A" w:rsidP="00897E9A">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:rPr>
           <w:rFonts w:ascii="UGent Panno Text" w:hAnsi="UGent Panno Text" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00897E9A">
         <w:rPr>
           <w:rFonts w:ascii="UGent Panno Text" w:hAnsi="UGent Panno Text"/>
           <w:sz w:val="20"/>
@@ -3122,72 +3181,72 @@
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>H</w:t>
       </w:r>
       <w:r w:rsidRPr="00897E9A">
         <w:rPr>
           <w:rFonts w:ascii="UGent Panno Text" w:hAnsi="UGent Panno Text" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>et project zal ten laatste in de loop van het academiejaar volgend op de selectie aanvangen en zal niet voltooid worden vóór het einde van het kalenderjaar waarin de selectie wordt doorgevoerd.</w:t>
       </w:r>
       <w:r w:rsidRPr="00897E9A">
         <w:rPr>
           <w:rFonts w:ascii="UGent Panno Text" w:hAnsi="UGent Panno Text" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01B6F637" w14:textId="604B9509" w:rsidR="000239A8" w:rsidRPr="00167AEB" w:rsidRDefault="00167AEB" w:rsidP="00990692">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Kop2"/>
         <w:spacing w:before="240" w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00167AEB">
         <w:t>Geef een gedetailleerde beschrij</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">ving van het </w:t>
       </w:r>
       <w:r w:rsidRPr="00167AEB">
         <w:t>project</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63105526" w14:textId="45176B61" w:rsidR="000239A8" w:rsidRPr="00B03D4A" w:rsidRDefault="00B03D4A" w:rsidP="00B03D4A">
       <w:pPr>
-        <w:pStyle w:val="BodyText"/>
+        <w:pStyle w:val="Plattetekst"/>
         <w:spacing w:after="0" w:line="260" w:lineRule="exact"/>
         <w:rPr>
-          <w:rStyle w:val="Strong"/>
+          <w:rStyle w:val="Zwaar"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B03D4A">
         <w:rPr>
           <w:szCs w:val="22"/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>Max. 3 blz., in te vullen door de kandidaat</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="00D01520">
         <w:t xml:space="preserve">Geef een gedetailleerde beschrijving van het project. </w:t>
       </w:r>
       <w:r w:rsidR="00D01520">
         <w:rPr>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Om</w:t>
       </w:r>
       <w:r w:rsidRPr="00B03D4A">
@@ -3261,103 +3320,108 @@
       <w:r w:rsidRPr="00B04280">
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B04280">
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B04280">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="1"/>
     </w:p>
     <w:p w14:paraId="4FE2C7DE" w14:textId="77777777" w:rsidR="00897E9A" w:rsidRDefault="00897E9A" w:rsidP="00897E9A">
       <w:pPr>
         <w:rPr>
-          <w:rStyle w:val="Heading2Char"/>
+          <w:rStyle w:val="Kop2Char"/>
           <w:b w:val="0"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6C06948D" w14:textId="2FA6BFE8" w:rsidR="00167AEB" w:rsidRPr="00167AEB" w:rsidRDefault="00B03D4A" w:rsidP="00990692">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Kop2"/>
         <w:spacing w:after="0"/>
         <w:rPr>
-          <w:rStyle w:val="Heading2Char"/>
+          <w:rStyle w:val="Kop2Char"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Heading2Char"/>
+          <w:rStyle w:val="Kop2Char"/>
           <w:b/>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">Omschrijf de meerwaarde van het project </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Heading2Char"/>
+          <w:rStyle w:val="Kop2Char"/>
           <w:b/>
         </w:rPr>
         <w:t>voor de vakgroep/dienst en verklaar de keuze van de gastinstelling.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="07281989" w14:textId="2C7CAC61" w:rsidR="00670591" w:rsidRPr="00B03D4A" w:rsidRDefault="00535851" w:rsidP="0000330E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B03D4A">
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00B03D4A" w:rsidRPr="00B03D4A">
         <w:t>ax. 1 blz.</w:t>
       </w:r>
       <w:r w:rsidR="008470F4" w:rsidRPr="00B03D4A">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00B03D4A">
         <w:t>in te vullen door</w:t>
       </w:r>
       <w:r w:rsidR="00314ED7">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00B0173A">
-        <w:t xml:space="preserve">promotor / diensthoofd en </w:t>
+        <w:t>promotor /</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00B0173A">
+        <w:t xml:space="preserve"> diensthoofd en </w:t>
       </w:r>
       <w:r w:rsidR="00B03D4A" w:rsidRPr="00B03D4A">
         <w:t>kandidaat</w:t>
       </w:r>
       <w:r w:rsidR="00B03D4A">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3ECD944D" w14:textId="6C9549E5" w:rsidR="00897E9A" w:rsidRPr="00B03D4A" w:rsidRDefault="00670591" w:rsidP="00B03D4A">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B04280">
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
@@ -3425,69 +3489,77 @@
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B04280">
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:bookmarkEnd w:id="2"/>
     </w:p>
     <w:p w14:paraId="3501DCEE" w14:textId="1B0FA76A" w:rsidR="00DB401F" w:rsidRPr="00FE6BA4" w:rsidRDefault="00DB401F" w:rsidP="00B03D4A">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="62"/>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="71E5B8BA" w14:textId="77777777" w:rsidR="00314ED7" w:rsidRDefault="00314ED7" w:rsidP="00990692">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Kop2"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Omschrijf de geplande financiering van het project. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="25C909C0" w14:textId="723FEDEB" w:rsidR="00314ED7" w:rsidRPr="00314ED7" w:rsidRDefault="00314ED7" w:rsidP="00314ED7">
       <w:r w:rsidRPr="00B03D4A">
         <w:t xml:space="preserve">Max. 1 blz., </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">in te vullen door de </w:t>
       </w:r>
       <w:r w:rsidRPr="00B03D4A">
         <w:t>kandidaat</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve">. Maak een raming van de kosten verbonden aan het project en vermeld de financiële middelen die reeds ter beschikking zijn en/of hoe u dit project, zonder de specialisatiebeurs, zou financieren. </w:t>
+        <w:t xml:space="preserve">. Maak een raming van de kosten verbonden aan het project en vermeld de financiële middelen die </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>reeds</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> ter beschikking zijn en/of hoe u dit project, zonder de specialisatiebeurs, zou financieren. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0083251D" w14:textId="77777777" w:rsidR="00314ED7" w:rsidRPr="00B03D4A" w:rsidRDefault="00314ED7" w:rsidP="00314ED7">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B04280">
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text6"/>
             <w:enabled/>
             <w:calcOnExit w:val="0"/>
             <w:textInput/>
@@ -3548,78 +3620,78 @@
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B04280">
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="3A940B16" w14:textId="684A5479" w:rsidR="00332FB4" w:rsidRPr="00DD3C93" w:rsidRDefault="00332FB4" w:rsidP="00332FB4">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="62"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="431DC69B" w14:textId="54929845" w:rsidR="00B36089" w:rsidRPr="00DD3C93" w:rsidRDefault="00F61A27" w:rsidP="00FE05DC">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Kop1"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD3C93">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>kandida</w:t>
       </w:r>
       <w:r w:rsidR="00332FB4" w:rsidRPr="00DD3C93">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD3C93">
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>tgegevens</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6858F449" w14:textId="77777777" w:rsidR="00BF694B" w:rsidRPr="00B04280" w:rsidRDefault="00FB5171" w:rsidP="00990692">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Kop2"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00F73FBD">
         <w:t>Studies</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9284" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
@@ -3758,56 +3830,65 @@
             <w:tcW w:w="1776" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="329E6A28" w14:textId="77777777" w:rsidR="00E2528F" w:rsidRDefault="00E2528F" w:rsidP="007F4B2D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E2528F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
               <w:t xml:space="preserve">Universiteit (hogeschool) </w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="22024162" w14:textId="62FD832E" w:rsidR="00B36089" w:rsidRPr="00E2528F" w:rsidRDefault="00E2528F" w:rsidP="007F4B2D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:b/>
               </w:rPr>
             </w:pPr>
+            <w:proofErr w:type="gramStart"/>
             <w:r w:rsidRPr="00E2528F">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:b/>
               </w:rPr>
-              <w:t>of jury en land</w:t>
+              <w:t>of</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00E2528F">
+              <w:rPr>
+                <w:rFonts w:cs="Arial"/>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve"> jury en land</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B36089" w:rsidRPr="00B04BAF" w14:paraId="68493678" w14:textId="77777777" w:rsidTr="007C09B1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3397" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65E91DB9" w14:textId="77777777" w:rsidR="00B36089" w:rsidRPr="00B04BAF" w:rsidRDefault="00B36089" w:rsidP="007F4B2D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00B04BAF">
               <w:rPr>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Tekstvak39"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="100"/>
                   </w:textInput>
@@ -3858,51 +3939,51 @@
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B04BAF">
               <w:rPr>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B04BAF">
               <w:rPr>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6286A8A4" w14:textId="49D2AEBB" w:rsidR="0007181F" w:rsidRPr="00E2528F" w:rsidRDefault="00804048" w:rsidP="0007181F">
+          <w:p w14:paraId="6286A8A4" w14:textId="49D2AEBB" w:rsidR="0007181F" w:rsidRPr="00E2528F" w:rsidRDefault="008A2BD2" w:rsidP="0007181F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="A5A5A5" w:themeColor="accent3"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="A5A5A5" w:themeColor="accent3"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-579290346"/>
                 <w:placeholder>
                   <w:docPart w:val="B675629242DF41688F596C6D5173B90B"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="d-M-yyyy"/>
                   <w:lid w:val="nl-NL"/>
                   <w:storeMappedDataAs w:val="date"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -4168,51 +4249,51 @@
               <w:rPr>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B04BAF">
               <w:rPr>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B04BAF">
               <w:rPr>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="3C79209F" w14:textId="6645553E" w:rsidR="0007181F" w:rsidRPr="00E2528F" w:rsidRDefault="00804048" w:rsidP="0007181F">
+          <w:p w14:paraId="3C79209F" w14:textId="6645553E" w:rsidR="0007181F" w:rsidRPr="00E2528F" w:rsidRDefault="008A2BD2" w:rsidP="0007181F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="A5A5A5" w:themeColor="accent3"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="A5A5A5" w:themeColor="accent3"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1530325220"/>
                 <w:placeholder>
                   <w:docPart w:val="DA2AF26B208A4280B083F51629C0B131"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="d-M-yyyy"/>
                   <w:lid w:val="nl-NL"/>
                   <w:storeMappedDataAs w:val="date"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -4476,51 +4557,51 @@
               <w:rPr>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B04BAF">
               <w:rPr>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B04BAF">
               <w:rPr>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="34CF79FD" w14:textId="620EE9F6" w:rsidR="0007181F" w:rsidRPr="00E2528F" w:rsidRDefault="00804048" w:rsidP="0007181F">
+          <w:p w14:paraId="34CF79FD" w14:textId="620EE9F6" w:rsidR="0007181F" w:rsidRPr="00E2528F" w:rsidRDefault="008A2BD2" w:rsidP="0007181F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="A5A5A5" w:themeColor="accent3"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="A5A5A5" w:themeColor="accent3"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-780422044"/>
                 <w:placeholder>
                   <w:docPart w:val="A117B8D7C3EA4E48A80014F519BDFC1A"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="d-M-yyyy"/>
                   <w:lid w:val="nl-NL"/>
                   <w:storeMappedDataAs w:val="date"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -4784,51 +4865,51 @@
               <w:rPr>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B04BAF">
               <w:rPr>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B04BAF">
               <w:rPr>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="71279BA2" w14:textId="104AEA6D" w:rsidR="0007181F" w:rsidRPr="00E2528F" w:rsidRDefault="00804048" w:rsidP="0007181F">
+          <w:p w14:paraId="71279BA2" w14:textId="104AEA6D" w:rsidR="0007181F" w:rsidRPr="00E2528F" w:rsidRDefault="008A2BD2" w:rsidP="0007181F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="A5A5A5" w:themeColor="accent3"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="A5A5A5" w:themeColor="accent3"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="-1065954473"/>
                 <w:placeholder>
                   <w:docPart w:val="75B5A3F220E84F2AA5122B224AB11E95"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="d-M-yyyy"/>
                   <w:lid w:val="nl-NL"/>
                   <w:storeMappedDataAs w:val="date"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -5092,51 +5173,51 @@
               <w:rPr>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B04BAF">
               <w:rPr>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B04BAF">
               <w:rPr>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="50FEB38F" w14:textId="3E4EAF36" w:rsidR="0007181F" w:rsidRPr="00E2528F" w:rsidRDefault="00804048" w:rsidP="0007181F">
+          <w:p w14:paraId="50FEB38F" w14:textId="3E4EAF36" w:rsidR="0007181F" w:rsidRPr="00E2528F" w:rsidRDefault="008A2BD2" w:rsidP="0007181F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="A5A5A5" w:themeColor="accent3"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="A5A5A5" w:themeColor="accent3"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1349604610"/>
                 <w:placeholder>
                   <w:docPart w:val="2788F67AE07D403894D70BC18B64D9E7"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="d-M-yyyy"/>
                   <w:lid w:val="nl-NL"/>
                   <w:storeMappedDataAs w:val="date"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -5400,51 +5481,51 @@
               <w:rPr>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B04BAF">
               <w:rPr>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B04BAF">
               <w:rPr>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="32DA8193" w14:textId="0B16A81B" w:rsidR="0007181F" w:rsidRPr="00E2528F" w:rsidRDefault="00804048" w:rsidP="0007181F">
+          <w:p w14:paraId="32DA8193" w14:textId="0B16A81B" w:rsidR="0007181F" w:rsidRPr="00E2528F" w:rsidRDefault="008A2BD2" w:rsidP="0007181F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="A5A5A5" w:themeColor="accent3"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="A5A5A5" w:themeColor="accent3"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="2024746697"/>
                 <w:placeholder>
                   <w:docPart w:val="DCA5455E39474FB594342F65DB359E7D"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="d-M-yyyy"/>
                   <w:lid w:val="nl-NL"/>
                   <w:storeMappedDataAs w:val="date"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -5708,51 +5789,51 @@
               <w:rPr>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B04BAF">
               <w:rPr>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B04BAF">
               <w:rPr>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="756B8E81" w14:textId="31F263BA" w:rsidR="0007181F" w:rsidRPr="00E2528F" w:rsidRDefault="00804048" w:rsidP="0007181F">
+          <w:p w14:paraId="756B8E81" w14:textId="31F263BA" w:rsidR="0007181F" w:rsidRPr="00E2528F" w:rsidRDefault="008A2BD2" w:rsidP="0007181F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="A5A5A5" w:themeColor="accent3"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="A5A5A5" w:themeColor="accent3"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1039323719"/>
                 <w:placeholder>
                   <w:docPart w:val="2F039A82099C4DC7B133C6F098EDB125"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="d-M-yyyy"/>
                   <w:lid w:val="nl-NL"/>
                   <w:storeMappedDataAs w:val="date"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -6016,51 +6097,51 @@
               <w:rPr>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B04BAF">
               <w:rPr>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B04BAF">
               <w:rPr>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1985" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="1D330FDB" w14:textId="3BFD37A6" w:rsidR="0007181F" w:rsidRPr="00E2528F" w:rsidRDefault="00804048" w:rsidP="0007181F">
+          <w:p w14:paraId="1D330FDB" w14:textId="3BFD37A6" w:rsidR="0007181F" w:rsidRPr="00E2528F" w:rsidRDefault="008A2BD2" w:rsidP="0007181F">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="A5A5A5" w:themeColor="accent3"/>
               </w:rPr>
             </w:pPr>
             <w:sdt>
               <w:sdtPr>
                 <w:rPr>
                   <w:color w:val="A5A5A5" w:themeColor="accent3"/>
                   <w:lang w:val="en-GB"/>
                 </w:rPr>
                 <w:id w:val="1507559455"/>
                 <w:placeholder>
                   <w:docPart w:val="E2673B5F71E54878823042A1D07B7997"/>
                 </w:placeholder>
                 <w:date>
                   <w:dateFormat w:val="d-M-yyyy"/>
                   <w:lid w:val="nl-NL"/>
                   <w:storeMappedDataAs w:val="date"/>
                   <w:calendar w:val="gregorian"/>
                 </w:date>
               </w:sdtPr>
               <w:sdtEndPr/>
               <w:sdtContent>
@@ -6506,51 +6587,51 @@
           <w:rFonts w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="nl-BE"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="140A8F72" w14:textId="77777777" w:rsidR="00E2528F" w:rsidRPr="00E2528F" w:rsidRDefault="00E2528F" w:rsidP="00E2528F">
       <w:pPr>
         <w:pStyle w:val="Dashes"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="0"/>
         </w:numPr>
         <w:ind w:left="284" w:hanging="284"/>
         <w:rPr>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2665D7D5" w14:textId="2C86A61F" w:rsidR="00B36089" w:rsidRPr="00B04280" w:rsidRDefault="00BF694B" w:rsidP="00990692">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Kop2"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00B04280">
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="00E2528F">
         <w:t>asterproef (scriptie)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
@@ -6558,51 +6639,51 @@
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="6805"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B36089" w:rsidRPr="00B04BAF" w14:paraId="2129758E" w14:textId="77777777" w:rsidTr="007C09B1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C15CF49" w14:textId="77777777" w:rsidR="00B36089" w:rsidRPr="00B04BAF" w:rsidRDefault="00BF694B" w:rsidP="007F4B2D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00B04BAF">
               <w:t>Promotor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6805" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5BBDF33E" w14:textId="77777777" w:rsidR="00B36089" w:rsidRPr="00B04BAF" w:rsidRDefault="00BF694B" w:rsidP="007F4B2D">
             <w:pPr>
-              <w:pStyle w:val="standaard"/>
+              <w:pStyle w:val="standaard0"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04BAF">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Tekstvak44"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="250"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B04BAF">
               <w:rPr>
                 <w:szCs w:val="22"/>
@@ -6871,51 +6952,51 @@
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B36089" w:rsidRPr="00B04BAF" w14:paraId="623B711C" w14:textId="77777777" w:rsidTr="007C09B1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C91F678" w14:textId="3B9CBCBD" w:rsidR="00B36089" w:rsidRPr="00B04BAF" w:rsidRDefault="00E2528F" w:rsidP="007F4B2D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Universiteit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6805" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46A9269F" w14:textId="77777777" w:rsidR="00B36089" w:rsidRPr="00B04BAF" w:rsidRDefault="00B36089" w:rsidP="007F4B2D">
             <w:pPr>
-              <w:pStyle w:val="standaard"/>
+              <w:pStyle w:val="standaard0"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04BAF">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val="Tekstvak46"/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="100"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:bookmarkStart w:id="7" w:name="Tekstvak46"/>
             <w:r w:rsidRPr="00B04BAF">
               <w:rPr>
@@ -6970,101 +7051,101 @@
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B04BAF">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B04BAF">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
             <w:bookmarkEnd w:id="7"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1D6F26BA" w14:textId="77777777" w:rsidR="00E760F4" w:rsidRPr="00B04280" w:rsidRDefault="00E760F4" w:rsidP="00E760F4"/>
     <w:p w14:paraId="4C2D6218" w14:textId="5C9A3AE1" w:rsidR="00B36089" w:rsidRPr="00B04280" w:rsidRDefault="00E2528F" w:rsidP="00990692">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Kop2"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Doctoraatproefschrift (indien van toepassing) </w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9210" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2405"/>
         <w:gridCol w:w="6805"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B36089" w:rsidRPr="00B04BAF" w14:paraId="01F1E3AD" w14:textId="77777777" w:rsidTr="007C09B1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0419193A" w14:textId="77777777" w:rsidR="00B36089" w:rsidRPr="00B04BAF" w:rsidRDefault="00CA3315" w:rsidP="007F4B2D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r w:rsidRPr="00B04BAF">
               <w:t>Promotor</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6805" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51E965C4" w14:textId="77777777" w:rsidR="00B36089" w:rsidRPr="00B04BAF" w:rsidRDefault="00B36089" w:rsidP="007F4B2D">
             <w:pPr>
-              <w:pStyle w:val="standaard"/>
+              <w:pStyle w:val="standaard0"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04BAF">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="100"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B04BAF">
               <w:rPr>
                 <w:szCs w:val="22"/>
@@ -7341,51 +7422,51 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B36089" w:rsidRPr="00B04BAF" w14:paraId="7FD4AF20" w14:textId="77777777" w:rsidTr="007C09B1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="792FA11F" w14:textId="25BAB213" w:rsidR="00B36089" w:rsidRPr="00B04BAF" w:rsidRDefault="00B94C1E" w:rsidP="007F4B2D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Graad (indien toegekend)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6805" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33452CCE" w14:textId="77777777" w:rsidR="00B36089" w:rsidRPr="00B04BAF" w:rsidRDefault="00B36089" w:rsidP="007F4B2D">
             <w:pPr>
-              <w:pStyle w:val="standaard"/>
+              <w:pStyle w:val="standaard0"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04BAF">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="40"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B04BAF">
               <w:rPr>
                 <w:szCs w:val="22"/>
@@ -7454,51 +7535,51 @@
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00B36089" w:rsidRPr="00B04BAF" w14:paraId="1503BBFA" w14:textId="77777777" w:rsidTr="007C09B1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2405" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1D4F6C18" w14:textId="267624DB" w:rsidR="00B36089" w:rsidRPr="00B04BAF" w:rsidRDefault="00B94C1E" w:rsidP="007F4B2D">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
             </w:pPr>
             <w:r>
               <w:t>Universiteit</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6805" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AF285CD" w14:textId="77777777" w:rsidR="00B36089" w:rsidRPr="00B04BAF" w:rsidRDefault="00B36089" w:rsidP="007F4B2D">
             <w:pPr>
-              <w:pStyle w:val="standaard"/>
+              <w:pStyle w:val="standaard0"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B04BAF">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin">
                 <w:ffData>
                   <w:name w:val=""/>
                   <w:enabled/>
                   <w:calcOnExit w:val="0"/>
                   <w:textInput>
                     <w:maxLength w:val="60"/>
                   </w:textInput>
                 </w:ffData>
               </w:fldChar>
             </w:r>
             <w:r w:rsidRPr="00B04BAF">
               <w:rPr>
                 <w:szCs w:val="22"/>
@@ -7551,102 +7632,115 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B04BAF">
               <w:rPr>
                 <w:noProof/>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B04BAF">
               <w:rPr>
                 <w:szCs w:val="22"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="4B4F29A1" w14:textId="77777777" w:rsidR="00677719" w:rsidRPr="00B04280" w:rsidRDefault="00677719" w:rsidP="001F4B21"/>
     <w:p w14:paraId="36FCEE17" w14:textId="3A8AE599" w:rsidR="00677719" w:rsidRPr="00B04280" w:rsidRDefault="00B94C1E" w:rsidP="00990692">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Kop2"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Onderzoeksbeurzen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>aanstellingen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>binnnen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> UGent</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2046B1B6" w14:textId="45609F71" w:rsidR="00306346" w:rsidRPr="00B94C1E" w:rsidRDefault="00B94C1E" w:rsidP="00B86B3D">
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FF052D">
-        <w:t xml:space="preserve">Indien de kandidaat reeds </w:t>
+        <w:t>Indien</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FF052D">
+        <w:t xml:space="preserve"> de kandidaat </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FF052D">
+        <w:t>reeds</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FF052D">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF052D">
         <w:t>onderzoeksbeurzen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FF052D">
         <w:t xml:space="preserve"> of aanstellingen had binnen de UGent sinds het beëindigen van de studie dienen deze hier vermeld te worden</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
@@ -8336,65 +8430,78 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B04BAF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B04BAF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="233286E9" w14:textId="77777777" w:rsidR="00E760F4" w:rsidRPr="00B04280" w:rsidRDefault="00E760F4" w:rsidP="00E760F4"/>
     <w:p w14:paraId="646E5C4E" w14:textId="363D9F29" w:rsidR="00677719" w:rsidRPr="00B94C1E" w:rsidRDefault="00B94C1E" w:rsidP="00990692">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Kop2"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00B94C1E">
         <w:t>Onderzoeksbeuren</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00B94C1E">
         <w:t xml:space="preserve"> of aanstellingen buiten UGent</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78D7F6FF" w14:textId="6B60709E" w:rsidR="00306346" w:rsidRPr="00B94C1E" w:rsidRDefault="00B94C1E" w:rsidP="00B86B3D">
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="00FF052D">
-        <w:t xml:space="preserve">Indien de kandidaat reeds </w:t>
+        <w:t>Indien</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FF052D">
+        <w:t xml:space="preserve"> de kandidaat </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00FF052D">
+        <w:t>reeds</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00FF052D">
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00FF052D">
         <w:t>onderzoeksbeurzen</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00FF052D">
         <w:t xml:space="preserve"> of aanstellingen had buiten de UGent sinds het beëindigen van de studie dien</w:t>
       </w:r>
       <w:r>
         <w:t>en deze hier vermeld te worden.</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9209" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
@@ -9415,82 +9522,87 @@
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B04BAF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:noProof/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:t> </w:t>
             </w:r>
             <w:r w:rsidRPr="00B04BAF">
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:highlight w:val="lightGray"/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="73BC9EE1" w14:textId="77777777" w:rsidR="00E760F4" w:rsidRPr="00B04280" w:rsidRDefault="00E760F4" w:rsidP="00B07A08"/>
     <w:p w14:paraId="26281A45" w14:textId="3ECC5669" w:rsidR="0000330E" w:rsidRPr="00B04280" w:rsidRDefault="009F3289" w:rsidP="00990692">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Kop2"/>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Studieverblijven</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> in het </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>buitenland</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w14:paraId="6B849EB5" w14:textId="79F7DC93" w:rsidR="00E760F4" w:rsidRPr="009F3289" w:rsidRDefault="009F3289" w:rsidP="0000330E">
+      <w:proofErr w:type="gramStart"/>
       <w:r w:rsidRPr="009F3289">
-        <w:t>Indien de kandidaat studieverblijven in het buitenland had</w:t>
+        <w:t>Indien</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="009F3289">
+        <w:t xml:space="preserve"> de kandidaat studieverblijven in het buitenland had</w:t>
       </w:r>
       <w:r w:rsidR="00976284">
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="00976284" w:rsidRPr="009F3289">
         <w:t>met uitzondering van internationale congressen</w:t>
       </w:r>
       <w:r w:rsidRPr="009F3289">
         <w:t>, kunnen deze hier vermeld worden</w:t>
       </w:r>
       <w:r>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="59C97732" w14:textId="77777777" w:rsidR="00DD69A9" w:rsidRPr="009F3289" w:rsidRDefault="00DD69A9" w:rsidP="00DD69A9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
@@ -9549,65 +9661,70 @@
       </w:r>
       <w:r w:rsidRPr="00B04280">
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B04280">
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B04280">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="20B32382" w14:textId="71BD76B3" w:rsidR="00E174D9" w:rsidRPr="00B04280" w:rsidRDefault="00E174D9" w:rsidP="00E174D9"/>
     <w:p w14:paraId="1365F6DD" w14:textId="3CD255F2" w:rsidR="00677719" w:rsidRPr="00B04280" w:rsidRDefault="009F3289" w:rsidP="00990692">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Kop2"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:t>Wetenschappelijke prijzen en onderscheidingen</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49BC3E72" w14:textId="43BB83AE" w:rsidR="0000330E" w:rsidRPr="009F3289" w:rsidRDefault="009F3289" w:rsidP="0000330E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
       </w:pPr>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
-        <w:t>Indien de kandidaat wetenschappelijke prijzen en/of onderscheidingen kreeg kan hier vermeld worden wanneer deze behaald werden en voor welke prestaties</w:t>
+        <w:t>Indien</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> de kandidaat wetenschappelijke prijzen en/of onderscheidingen kreeg kan hier vermeld worden wanneer deze behaald werden en voor welke prestaties</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:lang w:val="nl-NL"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="55B4842A" w14:textId="77777777" w:rsidR="00DD69A9" w:rsidRPr="00B04280" w:rsidRDefault="00DD69A9" w:rsidP="00DD69A9">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="4" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="00B04280">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="begin">
           <w:ffData>
             <w:name w:val="Text7"/>
@@ -9663,135 +9780,157 @@
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B04280">
         <w:rPr>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B04280">
         <w:rPr>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="36344090" w14:textId="41442B72" w:rsidR="00BF4264" w:rsidRPr="00B04280" w:rsidRDefault="00BF4264" w:rsidP="00BF4264">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="09FE0657" w14:textId="2BE8BC57" w:rsidR="00917AA6" w:rsidRPr="00917AA6" w:rsidRDefault="009F3289" w:rsidP="00917AA6">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Kop2"/>
         <w:ind w:left="578" w:hanging="578"/>
       </w:pPr>
       <w:r>
         <w:t>W</w:t>
       </w:r>
-      <w:r w:rsidRPr="00917AA6">
-[...7 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00710FAD">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t>etenschappelijke</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00710FAD">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> output van de kandidaat</w:t>
+      </w:r>
+      <w:r w:rsidR="005931E5" w:rsidRPr="00710FAD">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00D260B5" w:rsidRPr="00917AA6">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidR="00D260B5" w:rsidRPr="00710FAD">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t xml:space="preserve">in de </w:t>
       </w:r>
-      <w:r w:rsidR="005931E5" w:rsidRPr="00917AA6">
-[...1 lines deleted...]
-          <w:lang w:val="en-GB"/>
+      <w:r w:rsidR="005931E5" w:rsidRPr="00710FAD">
+        <w:rPr>
+          <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>laatste 5 kalenderjaren</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="021E32C6" w14:textId="50398CF2" w:rsidR="00A531A6" w:rsidRPr="00917AA6" w:rsidRDefault="00A531A6" w:rsidP="00A531A6">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Kop3"/>
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Hlk2783327"/>
       <w:r w:rsidRPr="00917AA6">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t>Deze sectie invullen indien de kandidaat beschikt over een UGent personeelsnummer</w:t>
+        <w:t xml:space="preserve">Deze sectie invullen </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="00917AA6">
+        <w:rPr>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>indien</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="00917AA6">
+        <w:rPr>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de kandidaat beschikt over een UGent personeelsnummer</w:t>
       </w:r>
       <w:r w:rsidR="00B05B27" w:rsidRPr="00917AA6">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>/login</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9351" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblCellMar>
           <w:left w:w="70" w:type="dxa"/>
           <w:right w:w="70" w:type="dxa"/>
         </w:tblCellMar>
         <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4390"/>
         <w:gridCol w:w="4961"/>
       </w:tblGrid>
       <w:tr w:rsidR="00A531A6" w:rsidRPr="00EC7625" w14:paraId="381796B8" w14:textId="77777777" w:rsidTr="00A531A6">
         <w:trPr>
           <w:trHeight w:hRule="exact" w:val="712"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4390" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C210BC4" w14:textId="3C99DEC6" w:rsidR="00A531A6" w:rsidRPr="00A531A6" w:rsidRDefault="00A531A6" w:rsidP="00C22D21">
             <w:pPr>
-              <w:pStyle w:val="standaard"/>
+              <w:pStyle w:val="standaard0"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A531A6">
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>Kopieer de recht</w:t>
             </w:r>
             <w:r w:rsidR="00411C69">
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>er</w:t>
             </w:r>
             <w:r w:rsidRPr="00A531A6">
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> weblink</w:t>
             </w:r>
             <w:r w:rsidR="005C2F53">
               <w:rPr>
@@ -9802,106 +9941,106 @@
             <w:r w:rsidRPr="00A531A6">
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t xml:space="preserve"> en vervang het rode gedeelte door uw U</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
               <w:t>Gent personeelsnummer**</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="087ED256" w14:textId="77777777" w:rsidR="00A531A6" w:rsidRPr="00A531A6" w:rsidRDefault="00A531A6" w:rsidP="00C22D21">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:eastAsia="Times New Roman" w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:eastAsia="nl-NL"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0457DC73" w14:textId="77777777" w:rsidR="00A531A6" w:rsidRPr="00A531A6" w:rsidRDefault="00A531A6" w:rsidP="00C22D21">
             <w:pPr>
-              <w:pStyle w:val="standaard"/>
+              <w:pStyle w:val="standaard0"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="39B0EBE3" w14:textId="77777777" w:rsidR="00A531A6" w:rsidRPr="00A531A6" w:rsidRDefault="00A531A6" w:rsidP="00C22D21">
             <w:pPr>
-              <w:pStyle w:val="standaard"/>
+              <w:pStyle w:val="standaard0"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="53564193" w14:textId="77777777" w:rsidR="00A531A6" w:rsidRPr="00A531A6" w:rsidRDefault="00A531A6" w:rsidP="00C22D21">
             <w:pPr>
-              <w:pStyle w:val="standaard"/>
+              <w:pStyle w:val="standaard0"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2F1E83A3" w14:textId="77777777" w:rsidR="00A531A6" w:rsidRPr="00A531A6" w:rsidRDefault="00A531A6" w:rsidP="00C22D21">
             <w:pPr>
-              <w:pStyle w:val="standaard"/>
+              <w:pStyle w:val="standaard0"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="40ACD8E2" w14:textId="77777777" w:rsidR="00A531A6" w:rsidRPr="00A531A6" w:rsidRDefault="00A531A6" w:rsidP="00C22D21">
             <w:pPr>
-              <w:pStyle w:val="standaard"/>
+              <w:pStyle w:val="standaard0"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="420939AE" w14:textId="77777777" w:rsidR="00A531A6" w:rsidRPr="00A531A6" w:rsidRDefault="00A531A6" w:rsidP="00C22D21">
             <w:pPr>
-              <w:pStyle w:val="standaard"/>
+              <w:pStyle w:val="standaard0"/>
               <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:cs="Arial"/>
                 <w:sz w:val="20"/>
                 <w:lang w:val="nl-BE"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:bookmarkStart w:id="10" w:name="_Hlk2783227"/>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4961" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76F6B168" w14:textId="77777777" w:rsidR="00A531A6" w:rsidRDefault="00A531A6" w:rsidP="00C22D21">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:rPr>
                 <w:color w:val="1727F1"/>
                 <w:u w:val="single"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
@@ -10261,60 +10400,74 @@
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">). </w:t>
       </w:r>
       <w:r w:rsidRPr="00411C69">
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Het ID-nummer bestaat uit 12 karakters.</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
     <w:p w14:paraId="730CA155" w14:textId="77777777" w:rsidR="00AE1EBE" w:rsidRPr="00411C69" w:rsidRDefault="00AE1EBE" w:rsidP="00A531A6">
       <w:pPr>
         <w:rPr>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5EB5E9EC" w14:textId="4E6E8676" w:rsidR="00A531A6" w:rsidRPr="00A531A6" w:rsidRDefault="00A531A6" w:rsidP="00A531A6">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Kop3"/>
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">Deze sectie invullen indien de kandidaat </w:t>
+        <w:t xml:space="preserve">Deze sectie invullen </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>indien</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de kandidaat </w:t>
       </w:r>
       <w:r w:rsidRPr="00804048">
         <w:rPr>
           <w:iCs/>
           <w:u w:val="single"/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>niet</w:t>
       </w:r>
       <w:r w:rsidRPr="00F956E7">
         <w:rPr>
           <w:i/>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>beschikt over een UGent personeelsnummer</w:t>
       </w:r>
       <w:r w:rsidR="00B05B27">
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
@@ -10364,51 +10517,59 @@
       <w:r w:rsidRPr="005931E5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B0173A" w:rsidRPr="005931E5">
         <w:t>(gepubliceerd</w:t>
       </w:r>
       <w:r w:rsidRPr="005931E5">
         <w:t xml:space="preserve">, in druk of aanvaard) </w:t>
       </w:r>
       <w:r w:rsidR="00F956E7" w:rsidRPr="005931E5">
         <w:rPr>
           <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
         </w:rPr>
         <w:t xml:space="preserve">van de laatste 5 kalenderjaren </w:t>
       </w:r>
       <w:r w:rsidRPr="005931E5">
         <w:t>met vermelding van alle auteurs</w:t>
       </w:r>
       <w:r w:rsidR="00F956E7" w:rsidRPr="005931E5">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="005931E5">
         <w:t>per publicatie.</w:t>
       </w:r>
       <w:r>
-        <w:t xml:space="preserve"> Geef tevens aan welke publicaties in druk zijn of aanvaard werden. Indien een publicatie werd opgenomen in zowel Web of </w:t>
+        <w:t xml:space="preserve"> Geef </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:t>tevens</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:t xml:space="preserve"> aan welke publicaties in druk zijn of aanvaard werden. Indien een publicatie werd opgenomen in zowel Web of </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:t>Science</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:t xml:space="preserve"> als het Vlaams Academisch Bibliografisch Bestand (VABB) gelieve deze dan éénmaal te vermelden. Om alle kandidaten gelijke kansen te bieden, zullen na de uiterlijke indiendatum geen bibliografische aanvullingen meer aanvaard worden.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="404E478D" w14:textId="16B8377D" w:rsidR="006611CC" w:rsidRPr="0080194B" w:rsidRDefault="00DD69A9" w:rsidP="006611CC">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="0080194B">
         <w:t>1.</w:t>
       </w:r>
       <w:r w:rsidR="009707DD" w:rsidRPr="0080194B">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -10559,89 +10720,107 @@
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:hyperlink r:id="rId15" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="0032047B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Ghent</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="0032047B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t xml:space="preserve"> University </w:t>
+          <w:t xml:space="preserve"> U</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0032047B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>n</w:t>
+        </w:r>
+        <w:r w:rsidRPr="0032047B">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t xml:space="preserve">iversity </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="0032047B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Academic</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
         <w:r w:rsidRPr="0032047B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t xml:space="preserve"> </w:t>
         </w:r>
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="0032047B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>Bibliography</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="00E7A286" w14:textId="77777777" w:rsidR="00917AA6" w:rsidRDefault="00917AA6" w:rsidP="00521C40"/>
     <w:p w14:paraId="111F04DA" w14:textId="23912914" w:rsidR="00917AA6" w:rsidRDefault="00917AA6" w:rsidP="00917AA6">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Kop2"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Top 5 belangrijkste prestaties – inclusief </w:t>
       </w:r>
       <w:r w:rsidR="007E739E">
         <w:t>de belangrijkste publicaties van de kandidaat</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08CFEE93" w14:textId="77777777" w:rsidR="007E739E" w:rsidRDefault="007E739E" w:rsidP="007E739E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="20E0DFF3" w14:textId="48AB4671" w:rsidR="007E739E" w:rsidRPr="0032047B" w:rsidRDefault="007E739E" w:rsidP="007E739E">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
       <w:r w:rsidRPr="007E739E">
         <w:t xml:space="preserve">Vermeld hier de 5 belangrijkste publicaties en/of prestaties van de </w:t>
       </w:r>
       <w:r>
@@ -10786,51 +10965,51 @@
       <w:r w:rsidRPr="00B04280">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B04280">
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00B04280">
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2020653D" w14:textId="77777777" w:rsidR="007E739E" w:rsidRDefault="007E739E" w:rsidP="007E739E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5E617672" w14:textId="77777777" w:rsidR="007E739E" w:rsidRDefault="007E739E" w:rsidP="007E739E">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Kop2"/>
         <w:spacing w:after="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:t>Overige wetenschappelijke output en impact</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D356F46" w14:textId="77777777" w:rsidR="007E739E" w:rsidRDefault="007E739E" w:rsidP="007E739E">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0E63C6C6" w14:textId="0366142B" w:rsidR="007E739E" w:rsidRDefault="007E739E" w:rsidP="007E739E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E739E">
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
@@ -10870,51 +11049,65 @@
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>is</w:t>
       </w:r>
       <w:r w:rsidRPr="007E739E">
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve"> voor uw aanvraag (bijvoorbeeld databanken, enquêtes, technische schema’s, software, verleende patenten, (</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007E739E">
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>keynote</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="007E739E">
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
-        <w:t xml:space="preserve">) lezingen op wetenschappelijke of andere bijeenkomsten, of de organisatie van dergelijke bijeenkomsten). Beschrijf tevens </w:t>
+        <w:t xml:space="preserve">) lezingen op wetenschappelijke of andere bijeenkomsten, of de organisatie van dergelijke bijeenkomsten). Beschrijf </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="007E739E">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t>tevens</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="007E739E">
+        <w:rPr>
+          <w:lang w:eastAsia="nl-NL"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t xml:space="preserve">de </w:t>
       </w:r>
       <w:r w:rsidRPr="007E739E">
         <w:rPr>
           <w:lang w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:t>wetenschappelijke of andere (maatschappelijke, economische, …) impact buiten publicaties en verworven onderzoeksgelden om.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="24CD4A2F" w14:textId="77777777" w:rsidR="007E739E" w:rsidRPr="00B04280" w:rsidRDefault="007E739E" w:rsidP="007E739E">
       <w:pPr>
         <w:pBdr>
           <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="2" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="4" w:color="auto"/>
         </w:pBdr>
       </w:pPr>
       <w:r w:rsidRPr="00B04280">
         <w:rPr>
@@ -10990,62 +11183,62 @@
     </w:p>
     <w:p w14:paraId="33B52FBE" w14:textId="50E7CDDD" w:rsidR="007E739E" w:rsidRPr="007E739E" w:rsidRDefault="007E739E" w:rsidP="007E739E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
         <w:sectPr w:rsidR="007E739E" w:rsidRPr="007E739E" w:rsidSect="007C09B1">
           <w:footnotePr>
             <w:numRestart w:val="eachPage"/>
           </w:footnotePr>
           <w:endnotePr>
             <w:numFmt w:val="decimal"/>
           </w:endnotePr>
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
           <w:pgMar w:top="851" w:right="1416" w:bottom="1304" w:left="1202" w:header="601" w:footer="601" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:formProt w:val="0"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="28F7369F" w14:textId="04163A0E" w:rsidR="00F90144" w:rsidRPr="00101705" w:rsidRDefault="00DD3C93" w:rsidP="00101705">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Kop1"/>
       </w:pPr>
       <w:r w:rsidRPr="00101705">
         <w:t>aanbeveling van de kandidaat</w:t>
       </w:r>
       <w:r w:rsidR="00BB7784">
         <w:t xml:space="preserve"> door promotor/diensthoofd</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62203EB2" w14:textId="77777777" w:rsidR="00DD3C93" w:rsidRPr="00904E3C" w:rsidRDefault="00DD3C93" w:rsidP="00990692">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Kop2"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="nl-BE"/>
         </w:rPr>
         <w:t>Motiveer</w:t>
       </w:r>
       <w:r w:rsidRPr="00904E3C">
         <w:t xml:space="preserve"> waarom de kandidaat de aangewezen persoon is voor deze specialisatiebeurs.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A12272E" w14:textId="77777777" w:rsidR="00DD3C93" w:rsidRPr="00DD3C93" w:rsidRDefault="00DD3C93" w:rsidP="00DD3C93">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD3C93">
         <w:t>Max. 1 blz., in te vullen door de promotor of het diensthoofd.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7575D47E" w14:textId="77777777" w:rsidR="00DD3C93" w:rsidRPr="00DD3C93" w:rsidRDefault="00DD3C93" w:rsidP="00DD3C93">
       <w:pPr>
         <w:pBdr>
@@ -11137,51 +11330,51 @@
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidRPr="00DD3C93">
         <w:rPr>
           <w:b/>
           <w:noProof/>
           <w:highlight w:val="lightGray"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4465DC3C" w14:textId="77777777" w:rsidR="00DD3C93" w:rsidRPr="00DD3C93" w:rsidRDefault="00DD3C93" w:rsidP="00DD3C93">
       <w:pPr>
         <w:pStyle w:val="Default"/>
         <w:spacing w:after="62"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="12BECA62" w14:textId="241277F1" w:rsidR="00DD3C93" w:rsidRPr="00DD3C93" w:rsidRDefault="00DD3C93" w:rsidP="00990692">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Kop2"/>
         <w:spacing w:after="0"/>
       </w:pPr>
       <w:r w:rsidRPr="00DD3C93">
         <w:t>Geef (indien gekend) de geplande aanstelling(en) van de kandidaat in de vakgroep/dienst na a</w:t>
       </w:r>
       <w:r>
         <w:t>floop van de huidige aanstelling(en)</w:t>
       </w:r>
       <w:r w:rsidRPr="00DD3C93">
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3C66CA3F" w14:textId="77777777" w:rsidR="00DD3C93" w:rsidRPr="00DD3C93" w:rsidRDefault="00DD3C93" w:rsidP="00DD3C93">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD3C93">
         <w:t>Max. 1/2 blz., in te vullen door de promotor of het diensthoofd.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="021C82E0" w14:textId="764986D3" w:rsidR="00E2528F" w:rsidRPr="00DD3C93" w:rsidRDefault="00DD3C93" w:rsidP="00DD3C93">
       <w:pPr>
         <w:pBdr>
@@ -11282,60 +11475,60 @@
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2EE3CDA6" w14:textId="10A6B65E" w:rsidR="00D9031D" w:rsidRPr="00AF1283" w:rsidRDefault="00D9031D" w:rsidP="007C09B1"/>
     <w:sectPr w:rsidR="00D9031D" w:rsidRPr="00AF1283" w:rsidSect="00987455">
       <w:footnotePr>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="851" w:right="1416" w:bottom="1304" w:left="1202" w:header="601" w:footer="601" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5949E35F" w14:textId="77777777" w:rsidR="00AE4220" w:rsidRDefault="00AE4220" w:rsidP="00232E5A"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="7FF76E88" w14:textId="77777777" w:rsidR="00AE4220" w:rsidRDefault="00AE4220" w:rsidP="00232E5A">
+    <w:p w14:paraId="3EAC65FB" w14:textId="77777777" w:rsidR="008A2BD2" w:rsidRDefault="008A2BD2" w:rsidP="00232E5A"/>
+    <w:p w14:paraId="76D120C0" w14:textId="77777777" w:rsidR="008A2BD2" w:rsidRDefault="008A2BD2" w:rsidP="00232E5A"/>
+    <w:p w14:paraId="4FE26C65" w14:textId="77777777" w:rsidR="008A2BD2" w:rsidRDefault="008A2BD2" w:rsidP="00232E5A">
       <w:pPr>
         <w:pStyle w:val="Linefullwidth"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="243C8C4B" w14:textId="77777777" w:rsidR="00AE4220" w:rsidRDefault="00AE4220" w:rsidP="007409C9">
+    <w:p w14:paraId="14922FEC" w14:textId="77777777" w:rsidR="008A2BD2" w:rsidRDefault="008A2BD2" w:rsidP="007409C9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -11352,74 +11545,74 @@
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="UGent Panno Text">
     <w:panose1 w:val="02000506040000040003"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000206B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid"/>
+      <w:tblStyle w:val="Tabelraster"/>
       <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="page" w:horzAnchor="page" w:tblpX="2614" w:tblpY="15809"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="595" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="6521"/>
       <w:gridCol w:w="851"/>
       <w:gridCol w:w="709"/>
     </w:tblGrid>
     <w:tr w:rsidR="00B01AD3" w14:paraId="43C22DC1" w14:textId="77777777" w:rsidTr="00C30372">
       <w:trPr>
@@ -11427,102 +11620,102 @@
       </w:trPr>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="6521" w:type="dxa"/>
           <w:tcMar>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
         <w:p w14:paraId="0D3116DE" w14:textId="254F0A02" w:rsidR="00B01AD3" w:rsidRPr="004F3FA4" w:rsidRDefault="004F3FA4" w:rsidP="00C30372">
           <w:pPr>
             <w:pStyle w:val="Footerheading"/>
             <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
             <w:suppressOverlap w:val="0"/>
           </w:pPr>
           <w:r w:rsidRPr="004F3FA4">
             <w:t>commissie wetenschappelijk onderzoek</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="2F46F53A" w14:textId="1398114D" w:rsidR="00B01AD3" w:rsidRPr="004F3FA4" w:rsidRDefault="004F3FA4" w:rsidP="00C30372">
           <w:pPr>
             <w:pStyle w:val="Footerdata"/>
             <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
             <w:suppressOverlap w:val="0"/>
           </w:pPr>
           <w:r w:rsidRPr="004F3FA4">
-            <w:t>Aanvraagformulier specialisatiebeurs Mathilde Horlait-</w:t>
+            <w:t xml:space="preserve">Aanvraagformulier specialisatiebeurs Mathilde </w:t>
           </w:r>
           <w:proofErr w:type="spellStart"/>
           <w:r w:rsidRPr="004F3FA4">
-            <w:t>Dapsens</w:t>
+            <w:t>Horlait-Dapsens</w:t>
           </w:r>
           <w:proofErr w:type="spellEnd"/>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="851" w:type="dxa"/>
           <w:tcMar>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
         <w:p w14:paraId="503A7CD9" w14:textId="30BC30A6" w:rsidR="00B01AD3" w:rsidRDefault="004F3FA4" w:rsidP="00C30372">
           <w:pPr>
             <w:pStyle w:val="Footerheading"/>
             <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
             <w:suppressOverlap w:val="0"/>
           </w:pPr>
           <w:r>
             <w:t>datum</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="6ED4754F" w14:textId="5D42ECD2" w:rsidR="00B01AD3" w:rsidRPr="00654107" w:rsidRDefault="001F0186" w:rsidP="00C30372">
+        <w:p w14:paraId="6ED4754F" w14:textId="78BC00CC" w:rsidR="00B01AD3" w:rsidRPr="00654107" w:rsidRDefault="001F0186" w:rsidP="00C30372">
           <w:pPr>
             <w:pStyle w:val="Footerdata"/>
             <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
             <w:suppressOverlap w:val="0"/>
           </w:pPr>
           <w:r>
             <w:t>0</w:t>
           </w:r>
           <w:r w:rsidR="0012100B">
             <w:t>1</w:t>
           </w:r>
           <w:r w:rsidR="00AE34A9">
             <w:t>/</w:t>
           </w:r>
           <w:r w:rsidR="007B2BAA">
             <w:t>0</w:t>
           </w:r>
           <w:r w:rsidR="0012100B">
             <w:t>3</w:t>
           </w:r>
           <w:r w:rsidR="002071A4">
             <w:t>/202</w:t>
           </w:r>
-          <w:r w:rsidR="007A7C51">
-            <w:t>5</w:t>
+          <w:r w:rsidR="00B64AF7">
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="709" w:type="dxa"/>
           <w:tcMar>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
         <w:p w14:paraId="67A547CA" w14:textId="3DC3206F" w:rsidR="00B01AD3" w:rsidRDefault="004F3FA4" w:rsidP="00C30372">
           <w:pPr>
             <w:pStyle w:val="Footerheading"/>
             <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
             <w:suppressOverlap w:val="0"/>
           </w:pPr>
           <w:r>
             <w:t>pagina</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="4AC00665" w14:textId="2AD28AAE" w:rsidR="00B01AD3" w:rsidRDefault="00B01AD3" w:rsidP="00C30372">
           <w:pPr>
             <w:pStyle w:val="Footerdata"/>
             <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
             <w:suppressOverlap w:val="0"/>
@@ -11540,51 +11733,51 @@
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>4</w:t>
           </w:r>
           <w:r w:rsidRPr="000B2511">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="000B2511">
             <w:t>/</w:t>
           </w:r>
           <w:fldSimple w:instr=" NUMPAGES  \* Arabic  \* MERGEFORMAT ">
             <w:r w:rsidR="00504A49">
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>5</w:t>
             </w:r>
           </w:fldSimple>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4BFA22F4" w14:textId="0E3DA3F4" w:rsidR="00B01AD3" w:rsidRDefault="00B01AD3" w:rsidP="00724C1C">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="nl-BE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4BED28F2" wp14:editId="64489E69">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>579755</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>9899015</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="953770" cy="762635"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTopAndBottom/>
           <wp:docPr id="15" name="Logo small"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -11696,86 +11889,86 @@
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="56E7526D" id="Footer positioning" o:spid="_x0000_s1026" style="position:absolute;margin-left:60.1pt;margin-top:790.7pt;width:450.95pt;height:33.8pt;z-index:251657216;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAaFmW1pwIAAKAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVE1v2zAMvQ/YfxB0X+1kSbsGdYqgRYYB&#10;RVusHXpWZCkWIIuapMTJfv0oyXaDrthhWA6KaJKP4uPH1fWh1WQvnFdgKjo5KykRhkOtzLaiP57X&#10;n75Q4gMzNdNgREWPwtPr5ccPV51diCk0oGvhCIIYv+hsRZsQ7KIoPG9Ey/wZWGFQKcG1LKDotkXt&#10;WIforS6mZXledOBq64AL7/HrbVbSZcKXUvDwIKUXgeiK4ttCOl06N/EslldssXXMNor3z2D/8IqW&#10;KYNBR6hbFhjZOfUHVKu4Aw8ynHFoC5BScZFywGwm5ZtsnhpmRcoFyfF2pMn/P1h+v390RNUVnVFi&#10;WIslWgMErIkFrwJWFVmlpFF1LWKBI2Gd9Qv0e7KPrpc8XmP2B+na+I95kUMi+TiSLA6BcPw4v5he&#10;lOdzSjjqZtPL6XmqQvHqbZ0PXwW0JF4q6rCIiVu2v/MBI6LpYBKDGVgrrVMhtSFdRT9PLubJwYNW&#10;dVRGM++2mxvtyJ5hK6zXJf5iMgh2YoaSNvgxppiTSrdw1CJiaPNdSGQL05jmCLFPxQjLOBcmTLKq&#10;YbXI0eanwQaPFDoBRmSJrxyxe4DBMoMM2PnNvX10FanNR+fybw/LzqNHigwmjM6tMuDeA9CYVR85&#10;2w8kZWoiSxuoj9hLDvKQecvXCgt4x3x4ZA6nCucPN0V4wENqwEJBf8P+Avfrve/RHpsdtZR0OKUV&#10;9T93zAlK9DeDY3A5mc3iWCdhhq2FgjvVbE41ZtfeAFZ/gjvJ8nSN9kEPV+mgfcGFsopRUcUMx9gV&#10;5cENwk3I2wNXEherVTLDUbYs3JknyyN4ZDU26PPhhTnbd3HA/r+HYaLZ4k0zZ9voaWC1CyBV6vRX&#10;Xnu+cQ2kxulXVtwzp3Kyel2sy98AAAD//wMAUEsDBBQABgAIAAAAIQByDDWp4AAAAA4BAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUjcqB2rVCHEqaCoByKQoPABbrwkEfE6it02/D3b&#10;E9xmtE+zM+V69oM44hT7QAayhQKB1ATXU2vg82N7k4OIyZKzQyA08IMR1tXlRWkLF070jsddagWH&#10;UCysgS6lsZAyNh16GxdhROLbV5i8TWynVrrJnjjcD1IrtZLe9sQfOjvipsPme3fwBqh+zF3c+Je5&#10;3b69Pj9NtaKsNub6an64B5FwTn8wnOtzdai40z4cyEUxsNdKM8riNs+WIM6I0joDsWe1Wt4pkFUp&#10;/8+ofgEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAaFmW1pwIAAKAFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQByDDWp4AAAAA4BAAAPAAAAAAAA&#10;AAAAAAAAAAEFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAADgYAAAAA&#10;" filled="f" strokecolor="red" strokeweight=".25pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
   <w:p w14:paraId="561BC8F9" w14:textId="77777777" w:rsidR="00B01AD3" w:rsidRDefault="00B01AD3"/>
   <w:p w14:paraId="02F9EC9A" w14:textId="77777777" w:rsidR="00B01AD3" w:rsidRDefault="00B01AD3"/>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="3B5F558F" w14:textId="77777777" w:rsidR="00B01AD3" w:rsidRDefault="00B01AD3">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="53622E08" w14:textId="77777777" w:rsidR="00B01AD3" w:rsidRDefault="00B01AD3">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="788CD600" w14:textId="77777777" w:rsidR="00B01AD3" w:rsidRDefault="00B01AD3">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4DFAA9D2" w14:textId="77777777" w:rsidR="00B01AD3" w:rsidRDefault="00B01AD3">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2451C5D1" w14:textId="77777777" w:rsidR="00B01AD3" w:rsidRDefault="00B01AD3">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="701EA54F" w14:textId="77777777" w:rsidR="00B01AD3" w:rsidRDefault="00B01AD3">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="62B8C55A" w14:textId="77777777" w:rsidR="00B01AD3" w:rsidRDefault="00B01AD3">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="6577FF0F" w14:textId="77777777" w:rsidR="00B01AD3" w:rsidRDefault="00B01AD3">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="nl-BE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658752" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="100F2EA9" wp14:editId="317DB454">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>381000</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>9151620</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1907540" cy="1525905"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="18" name="Logo normal"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -11801,81 +11994,81 @@
                     <a:ext cx="1907540" cy="1525905"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="78851AE9" w14:textId="77777777" w:rsidR="00AE4220" w:rsidRDefault="00AE4220" w:rsidP="009C3C4B">
+    <w:p w14:paraId="5AA08D7D" w14:textId="77777777" w:rsidR="008A2BD2" w:rsidRDefault="008A2BD2" w:rsidP="009C3C4B">
       <w:pPr>
         <w:pStyle w:val="Linefullwidth"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="61CE508B" w14:textId="77777777" w:rsidR="00AE4220" w:rsidRDefault="00AE4220" w:rsidP="007409C9">
+    <w:p w14:paraId="0A50ADDB" w14:textId="77777777" w:rsidR="008A2BD2" w:rsidRDefault="008A2BD2" w:rsidP="007409C9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="46A627D5" w14:textId="77777777" w:rsidR="00AE4220" w:rsidRDefault="00AE4220">
+    <w:p w14:paraId="774C9D9D" w14:textId="77777777" w:rsidR="008A2BD2" w:rsidRDefault="008A2BD2">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="317BF62C" w14:textId="7D0C9C57" w:rsidR="00B01AD3" w:rsidRDefault="00E83902" w:rsidP="007409C9">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
       <w:spacing w:line="2835" w:lineRule="exact"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="nl-BE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251666944" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="67D6BD13" wp14:editId="6149A600">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>507897</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>126262</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3810000" cy="1143000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="2" name="Afbeelding 2" descr="icoon_UGent_GE_NL_RGB_2400_kleur"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -12505,139 +12698,139 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1F967F14"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="575A9F08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading1"/>
+      <w:pStyle w:val="Kop1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="574" w:hanging="432"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading2"/>
+      <w:pStyle w:val="Kop2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="576" w:hanging="576"/>
       </w:pPr>
       <w:rPr>
         <w:b/>
         <w:sz w:val="28"/>
         <w:szCs w:val="28"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading3"/>
+      <w:pStyle w:val="Kop3"/>
       <w:lvlText w:val="%1.%2.%3"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="720"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading4"/>
+      <w:pStyle w:val="Kop4"/>
       <w:lvlText w:val="%1.%2.%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="864" w:hanging="864"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading5"/>
+      <w:pStyle w:val="Kop5"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1008" w:hanging="1008"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading6"/>
+      <w:pStyle w:val="Kop6"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1152" w:hanging="1152"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="6">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading7"/>
+      <w:pStyle w:val="Kop7"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1296" w:hanging="1296"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading8"/>
+      <w:pStyle w:val="Kop8"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="1440"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading9"/>
+      <w:pStyle w:val="Kop9"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1584" w:hanging="1584"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="23F538D4"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="0413001D"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1)"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2)"/>
       <w:lvlJc w:val="left"/>
@@ -13490,59 +13683,59 @@
   </w:num>
   <w:num w:numId="9" w16cid:durableId="2011058913">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="10" w16cid:durableId="1331101703">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="11" w16cid:durableId="440338396">
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12" w16cid:durableId="268127815">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="13" w16cid:durableId="1144080011">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="14" w16cid:durableId="698702328">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="130"/>
-  <w:proofState w:spelling="clean"/>
+  <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:documentProtection w:edit="forms" w:formatting="1" w:enforcement="0"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="45057"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
     <w:docVar w:name="Build" w:val="19"/>
     <w:docVar w:name="Date" w:val="14-12-2016"/>
     <w:docVar w:name="Developer" w:val="Hans Gouman"/>
     <w:docVar w:name="History" w:val="19 - line spacing reference items after &gt; 0_x000d__x000a_18 - screenshot comments AZ 7.12.2016_x000d__x000a_17 - comments AZ 7.12.2016_x000d__x000a_16 - list levels indents 8, 14, 18, 20 mm_x000d__x000a_15 - comments AZ 16.11.21_x000d__x000a_11-14 - comments AZ/SL_x000d__x000a_10 - comments UG_x000d__x000a_9 - 1st page: organisation table relative to title table; hyperlink added_x000d__x000a_8 - comments SL: TOC; cross ref in footer_x000d__x000a_7 - new multilevel list replaces corrupted old one_x000d__x000a_6 - major bug level 4: temp. work around_x000d__x000a_5 - footnotes and endnotes_x000d__x000a_4 - footer and enumerations added_x000d__x000a_3 - building_x000d__x000a_2 - styles copied from Letter_x000d__x000a_1 - creation"/>
@@ -13764,50 +13957,51 @@
     <w:rsid w:val="006420DC"/>
     <w:rsid w:val="00646DF3"/>
     <w:rsid w:val="00650C6A"/>
     <w:rsid w:val="006611CC"/>
     <w:rsid w:val="006615DD"/>
     <w:rsid w:val="006643B7"/>
     <w:rsid w:val="00666E1B"/>
     <w:rsid w:val="00670591"/>
     <w:rsid w:val="0067440D"/>
     <w:rsid w:val="00677719"/>
     <w:rsid w:val="006805E3"/>
     <w:rsid w:val="00684993"/>
     <w:rsid w:val="00687547"/>
     <w:rsid w:val="006879C9"/>
     <w:rsid w:val="006936A4"/>
     <w:rsid w:val="00693990"/>
     <w:rsid w:val="006A1666"/>
     <w:rsid w:val="006B07CA"/>
     <w:rsid w:val="006B6638"/>
     <w:rsid w:val="006C124A"/>
     <w:rsid w:val="006E011E"/>
     <w:rsid w:val="006F1E8A"/>
     <w:rsid w:val="00702049"/>
     <w:rsid w:val="007056A3"/>
     <w:rsid w:val="00710641"/>
+    <w:rsid w:val="00710FAD"/>
     <w:rsid w:val="00712717"/>
     <w:rsid w:val="007136D6"/>
     <w:rsid w:val="00714CCC"/>
     <w:rsid w:val="00724C1C"/>
     <w:rsid w:val="00733E8D"/>
     <w:rsid w:val="00740506"/>
     <w:rsid w:val="007409C9"/>
     <w:rsid w:val="0074119A"/>
     <w:rsid w:val="00746E11"/>
     <w:rsid w:val="00751209"/>
     <w:rsid w:val="00755D65"/>
     <w:rsid w:val="00757424"/>
     <w:rsid w:val="00760DC7"/>
     <w:rsid w:val="00770C1B"/>
     <w:rsid w:val="0078516D"/>
     <w:rsid w:val="0078732C"/>
     <w:rsid w:val="007A06B8"/>
     <w:rsid w:val="007A4C61"/>
     <w:rsid w:val="007A7C51"/>
     <w:rsid w:val="007B25EC"/>
     <w:rsid w:val="007B2BAA"/>
     <w:rsid w:val="007B5055"/>
     <w:rsid w:val="007C09B1"/>
     <w:rsid w:val="007D029F"/>
     <w:rsid w:val="007D46CC"/>
@@ -13818,56 +14012,58 @@
     <w:rsid w:val="007E3AA6"/>
     <w:rsid w:val="007E739E"/>
     <w:rsid w:val="007F342F"/>
     <w:rsid w:val="007F4B2D"/>
     <w:rsid w:val="007F5B49"/>
     <w:rsid w:val="0080194B"/>
     <w:rsid w:val="00803958"/>
     <w:rsid w:val="00804048"/>
     <w:rsid w:val="00806CD4"/>
     <w:rsid w:val="00807FA5"/>
     <w:rsid w:val="00817BCB"/>
     <w:rsid w:val="008247AC"/>
     <w:rsid w:val="00825549"/>
     <w:rsid w:val="00825EE5"/>
     <w:rsid w:val="00827193"/>
     <w:rsid w:val="00827563"/>
     <w:rsid w:val="00830453"/>
     <w:rsid w:val="00832965"/>
     <w:rsid w:val="008453B8"/>
     <w:rsid w:val="0084625D"/>
     <w:rsid w:val="008470F4"/>
     <w:rsid w:val="00855ED9"/>
     <w:rsid w:val="00860896"/>
     <w:rsid w:val="00873373"/>
     <w:rsid w:val="00897E9A"/>
+    <w:rsid w:val="008A2BD2"/>
     <w:rsid w:val="008B0D54"/>
     <w:rsid w:val="008B48C4"/>
     <w:rsid w:val="008C14DE"/>
     <w:rsid w:val="008C1762"/>
     <w:rsid w:val="008D1D48"/>
     <w:rsid w:val="008D1DC6"/>
+    <w:rsid w:val="008E2961"/>
     <w:rsid w:val="008E29CD"/>
     <w:rsid w:val="008E41EE"/>
     <w:rsid w:val="008F2556"/>
     <w:rsid w:val="00904E3C"/>
     <w:rsid w:val="00905162"/>
     <w:rsid w:val="00905380"/>
     <w:rsid w:val="0090655F"/>
     <w:rsid w:val="00915091"/>
     <w:rsid w:val="00917AA6"/>
     <w:rsid w:val="00922006"/>
     <w:rsid w:val="00922647"/>
     <w:rsid w:val="00931166"/>
     <w:rsid w:val="009370D9"/>
     <w:rsid w:val="00947AF5"/>
     <w:rsid w:val="00950A21"/>
     <w:rsid w:val="0095321D"/>
     <w:rsid w:val="00956DC1"/>
     <w:rsid w:val="009650D5"/>
     <w:rsid w:val="009707DD"/>
     <w:rsid w:val="00976284"/>
     <w:rsid w:val="00987455"/>
     <w:rsid w:val="00990692"/>
     <w:rsid w:val="00996F51"/>
     <w:rsid w:val="009A5D49"/>
     <w:rsid w:val="009A6B07"/>
@@ -13903,50 +14099,51 @@
     <w:rsid w:val="00AB6CA3"/>
     <w:rsid w:val="00AC68EE"/>
     <w:rsid w:val="00AD04B2"/>
     <w:rsid w:val="00AD6C6D"/>
     <w:rsid w:val="00AE129D"/>
     <w:rsid w:val="00AE1EBE"/>
     <w:rsid w:val="00AE2F16"/>
     <w:rsid w:val="00AE34A9"/>
     <w:rsid w:val="00AE4220"/>
     <w:rsid w:val="00AF1283"/>
     <w:rsid w:val="00AF327C"/>
     <w:rsid w:val="00AF7FC5"/>
     <w:rsid w:val="00B0173A"/>
     <w:rsid w:val="00B01AD3"/>
     <w:rsid w:val="00B03D4A"/>
     <w:rsid w:val="00B04280"/>
     <w:rsid w:val="00B04BAF"/>
     <w:rsid w:val="00B0571F"/>
     <w:rsid w:val="00B05B27"/>
     <w:rsid w:val="00B07A08"/>
     <w:rsid w:val="00B11B0B"/>
     <w:rsid w:val="00B36089"/>
     <w:rsid w:val="00B365A5"/>
     <w:rsid w:val="00B43D59"/>
     <w:rsid w:val="00B5709B"/>
+    <w:rsid w:val="00B64AF7"/>
     <w:rsid w:val="00B66B9E"/>
     <w:rsid w:val="00B720E0"/>
     <w:rsid w:val="00B7212C"/>
     <w:rsid w:val="00B80A72"/>
     <w:rsid w:val="00B80CB7"/>
     <w:rsid w:val="00B86B3D"/>
     <w:rsid w:val="00B9440A"/>
     <w:rsid w:val="00B94C1E"/>
     <w:rsid w:val="00BB6201"/>
     <w:rsid w:val="00BB6D0B"/>
     <w:rsid w:val="00BB7784"/>
     <w:rsid w:val="00BC0752"/>
     <w:rsid w:val="00BC0D6D"/>
     <w:rsid w:val="00BC184D"/>
     <w:rsid w:val="00BD0EE6"/>
     <w:rsid w:val="00BE0B6E"/>
     <w:rsid w:val="00BE3789"/>
     <w:rsid w:val="00BE6D55"/>
     <w:rsid w:val="00BF0EBD"/>
     <w:rsid w:val="00BF4264"/>
     <w:rsid w:val="00BF694B"/>
     <w:rsid w:val="00BF6D2D"/>
     <w:rsid w:val="00BF72B5"/>
     <w:rsid w:val="00C02331"/>
     <w:rsid w:val="00C04877"/>
@@ -13954,50 +14151,51 @@
     <w:rsid w:val="00C111CA"/>
     <w:rsid w:val="00C233A9"/>
     <w:rsid w:val="00C260A4"/>
     <w:rsid w:val="00C277E6"/>
     <w:rsid w:val="00C30372"/>
     <w:rsid w:val="00C3366F"/>
     <w:rsid w:val="00C33C20"/>
     <w:rsid w:val="00C3403F"/>
     <w:rsid w:val="00C36EF8"/>
     <w:rsid w:val="00C40290"/>
     <w:rsid w:val="00C41989"/>
     <w:rsid w:val="00C42534"/>
     <w:rsid w:val="00C525E0"/>
     <w:rsid w:val="00C563A9"/>
     <w:rsid w:val="00C57C56"/>
     <w:rsid w:val="00C60E7F"/>
     <w:rsid w:val="00C65BBF"/>
     <w:rsid w:val="00C81E0F"/>
     <w:rsid w:val="00C8486F"/>
     <w:rsid w:val="00C921FB"/>
     <w:rsid w:val="00C937B2"/>
     <w:rsid w:val="00C959A7"/>
     <w:rsid w:val="00C96DC3"/>
     <w:rsid w:val="00CA25F6"/>
     <w:rsid w:val="00CA3315"/>
+    <w:rsid w:val="00CA3449"/>
     <w:rsid w:val="00CA4E69"/>
     <w:rsid w:val="00CB13A2"/>
     <w:rsid w:val="00CB53FF"/>
     <w:rsid w:val="00CD0904"/>
     <w:rsid w:val="00CD2DA4"/>
     <w:rsid w:val="00CD7105"/>
     <w:rsid w:val="00CE28EA"/>
     <w:rsid w:val="00CF0683"/>
     <w:rsid w:val="00CF702B"/>
     <w:rsid w:val="00D01520"/>
     <w:rsid w:val="00D02CAD"/>
     <w:rsid w:val="00D11174"/>
     <w:rsid w:val="00D14377"/>
     <w:rsid w:val="00D17C8D"/>
     <w:rsid w:val="00D260B5"/>
     <w:rsid w:val="00D37181"/>
     <w:rsid w:val="00D40BD8"/>
     <w:rsid w:val="00D42A88"/>
     <w:rsid w:val="00D43934"/>
     <w:rsid w:val="00D47C57"/>
     <w:rsid w:val="00D50DCD"/>
     <w:rsid w:val="00D521B0"/>
     <w:rsid w:val="00D5717D"/>
     <w:rsid w:val="00D57452"/>
     <w:rsid w:val="00D656F8"/>
@@ -14014,50 +14212,51 @@
     <w:rsid w:val="00DC1693"/>
     <w:rsid w:val="00DC2023"/>
     <w:rsid w:val="00DC67B5"/>
     <w:rsid w:val="00DC6AD4"/>
     <w:rsid w:val="00DD19FA"/>
     <w:rsid w:val="00DD3C93"/>
     <w:rsid w:val="00DD69A9"/>
     <w:rsid w:val="00DE0163"/>
     <w:rsid w:val="00DE06EE"/>
     <w:rsid w:val="00DE608B"/>
     <w:rsid w:val="00DE76CB"/>
     <w:rsid w:val="00E001CE"/>
     <w:rsid w:val="00E019AA"/>
     <w:rsid w:val="00E02F85"/>
     <w:rsid w:val="00E03CE9"/>
     <w:rsid w:val="00E05D12"/>
     <w:rsid w:val="00E0732E"/>
     <w:rsid w:val="00E15D67"/>
     <w:rsid w:val="00E174D9"/>
     <w:rsid w:val="00E176BB"/>
     <w:rsid w:val="00E228B0"/>
     <w:rsid w:val="00E25085"/>
     <w:rsid w:val="00E2528F"/>
     <w:rsid w:val="00E41C88"/>
     <w:rsid w:val="00E47D45"/>
+    <w:rsid w:val="00E503AC"/>
     <w:rsid w:val="00E521FC"/>
     <w:rsid w:val="00E5312E"/>
     <w:rsid w:val="00E5463D"/>
     <w:rsid w:val="00E56EE2"/>
     <w:rsid w:val="00E63AF3"/>
     <w:rsid w:val="00E65DB1"/>
     <w:rsid w:val="00E760F4"/>
     <w:rsid w:val="00E80A81"/>
     <w:rsid w:val="00E83902"/>
     <w:rsid w:val="00E86F3C"/>
     <w:rsid w:val="00E90119"/>
     <w:rsid w:val="00E9225F"/>
     <w:rsid w:val="00E926CC"/>
     <w:rsid w:val="00E95369"/>
     <w:rsid w:val="00E96C88"/>
     <w:rsid w:val="00EA0FFE"/>
     <w:rsid w:val="00EB66F2"/>
     <w:rsid w:val="00ED0B01"/>
     <w:rsid w:val="00ED5DDF"/>
     <w:rsid w:val="00EE09B1"/>
     <w:rsid w:val="00EE3452"/>
     <w:rsid w:val="00EF456E"/>
     <w:rsid w:val="00EF5B51"/>
     <w:rsid w:val="00F0310C"/>
     <w:rsid w:val="00F05EB7"/>
@@ -14090,57 +14289,57 @@
     <w:rsid w:val="00FC78B7"/>
     <w:rsid w:val="00FD26B9"/>
     <w:rsid w:val="00FE05DC"/>
     <w:rsid w:val="00FE1605"/>
     <w:rsid w:val="00FE2EB3"/>
     <w:rsid w:val="00FE6BA4"/>
     <w:rsid w:val="00FF2DE2"/>
     <w:rsid w:val="00FF5DB4"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="45057"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="3004536E"/>
   <w15:docId w15:val="{6D3486A3-E1C0-4FEC-A5AA-DEDE83A6060E}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="0" w:qFormat="1"/>
@@ -14497,1322 +14696,1323 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00646DF3"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="UGent Panno Text" w:hAnsi="UGent Panno Text"/>
       <w:lang w:val="nl-BE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="_Chapter"/>
-    <w:next w:val="standaard"/>
-    <w:link w:val="Heading1Char"/>
+    <w:next w:val="standaard0"/>
+    <w:link w:val="Kop1Char"/>
     <w:qFormat/>
     <w:rsid w:val="0067440D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="9"/>
       </w:numPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="440" w:line="400" w:lineRule="atLeast"/>
       <w:ind w:left="432"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="UGent Panno Text" w:eastAsiaTheme="majorEastAsia" w:hAnsi="UGent Panno Text" w:cstheme="majorBidi"/>
       <w:b/>
       <w:caps/>
       <w:color w:val="1E64C8"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:u w:val="single"/>
       <w:lang w:val="nl-BE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="_Paragraph"/>
-    <w:basedOn w:val="standaard"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading2Char"/>
+    <w:basedOn w:val="standaard0"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="0067440D"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="9"/>
       </w:numPr>
       <w:spacing w:after="200" w:line="360" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="_Subparagraph"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading3Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="004407C8"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="9"/>
       </w:numPr>
       <w:spacing w:after="240" w:line="320" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="_Sub-subparagraph"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading4Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00440660"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="9"/>
       </w:numPr>
       <w:spacing w:after="120"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Kop5">
     <w:name w:val="heading 5"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading5Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop5Char"/>
     <w:qFormat/>
     <w:rsid w:val="001F4B21"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
         <w:numId w:val="9"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="0"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="4"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Kop6">
     <w:name w:val="heading 6"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading6Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop6Char"/>
     <w:qFormat/>
     <w:rsid w:val="001F4B21"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="5"/>
         <w:numId w:val="9"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="0"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:szCs w:val="20"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading7">
+  <w:style w:type="paragraph" w:styleId="Kop7">
     <w:name w:val="heading 7"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading7Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop7Char"/>
     <w:qFormat/>
     <w:rsid w:val="001F4B21"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="6"/>
         <w:numId w:val="9"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="0"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading8">
+  <w:style w:type="paragraph" w:styleId="Kop8">
     <w:name w:val="heading 8"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading8Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop8Char"/>
     <w:qFormat/>
     <w:rsid w:val="001F4B21"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="7"/>
         <w:numId w:val="9"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="0"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="7"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:szCs w:val="20"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading9">
+  <w:style w:type="paragraph" w:styleId="Kop9">
     <w:name w:val="heading 9"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading9Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop9Char"/>
     <w:qFormat/>
     <w:rsid w:val="001F4B21"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="8"/>
         <w:numId w:val="9"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="0"/>
       </w:tabs>
       <w:spacing w:before="240" w:after="60" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
       <w:outlineLvl w:val="8"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:i/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
+  <w:style w:type="paragraph" w:styleId="Normaalweb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C6E96"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="EndnoteText">
+  <w:style w:type="paragraph" w:styleId="Eindnoottekst">
     <w:name w:val="endnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="EndnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="EindnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00232E5A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="28"/>
       </w:tabs>
       <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="28"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Hiddentext">
     <w:name w:val="_Hidden text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="009E35FD"/>
     <w:pPr>
       <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:y="1804"/>
       <w:suppressOverlap/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referenceheading">
     <w:name w:val="_Reference heading"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Reference"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00232C3A"/>
     <w:pPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:color w:val="1E64C8"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:aliases w:val="_Title"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="TitleChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="17"/>
     <w:qFormat/>
     <w:rsid w:val="00E90119"/>
     <w:pPr>
       <w:spacing w:line="800" w:lineRule="exact"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:caps/>
       <w:color w:val="1E64C8" w:themeColor="accent1"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="60"/>
       <w:szCs w:val="56"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-    <w:name w:val="Title Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
     <w:aliases w:val="_Title Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Title"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
     <w:uiPriority w:val="17"/>
     <w:rsid w:val="008F2556"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:caps/>
       <w:color w:val="1E64C8" w:themeColor="accent1"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="60"/>
       <w:szCs w:val="56"/>
       <w:u w:val="single"/>
       <w:lang w:val="nl-BE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:aliases w:val="_Subtitle"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="SubtitleChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="18"/>
     <w:qFormat/>
     <w:rsid w:val="00E90119"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="284"/>
       </w:tabs>
       <w:spacing w:line="600" w:lineRule="exact"/>
       <w:ind w:left="567" w:hanging="283"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:caps/>
       <w:color w:val="1E64C8"/>
       <w:sz w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-    <w:name w:val="Subtitle Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
     <w:aliases w:val="_Subtitle Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Subtitle"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="18"/>
     <w:rsid w:val="008F2556"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
       <w:caps/>
       <w:color w:val="1E64C8"/>
       <w:sz w:val="40"/>
       <w:lang w:val="nl-BE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Supplementarytext">
     <w:name w:val="_Supplementary text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00E90119"/>
     <w:pPr>
       <w:spacing w:line="320" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="008453B8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NameL2">
     <w:name w:val="_Name L2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00D17C8D"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="24"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00375F87"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NameL1">
     <w:name w:val="_Name L1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="003D3535"/>
     <w:pPr>
       <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:y="7820"/>
       <w:suppressOverlap/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Addressing">
     <w:name w:val="_Addressing"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="21"/>
     <w:rsid w:val="004719E2"/>
     <w:pPr>
       <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:y="1804"/>
       <w:spacing w:line="260" w:lineRule="exact"/>
       <w:suppressOverlap/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:aliases w:val="_Chapter Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading1"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
     <w:rsid w:val="0067440D"/>
     <w:rPr>
       <w:rFonts w:ascii="UGent Panno Text" w:eastAsiaTheme="majorEastAsia" w:hAnsi="UGent Panno Text" w:cstheme="majorBidi"/>
       <w:b/>
       <w:caps/>
       <w:color w:val="1E64C8"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:u w:val="single"/>
       <w:lang w:val="nl-BE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Chapterunnumbered">
     <w:name w:val="_Chapter unnumbered"/>
-    <w:basedOn w:val="Heading1"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Kop1"/>
+    <w:next w:val="Standaard"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00143C91"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007409C9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007409C9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
       <w:lang w:val="nl-BE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007409C9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007409C9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
       <w:lang w:val="nl-BE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AppendixTOCheading">
     <w:name w:val="_Appendix/TOC heading"/>
     <w:basedOn w:val="Chapterunnumbered"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00416D0A"/>
     <w:pPr>
       <w:spacing w:line="400" w:lineRule="exact"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-    <w:name w:val="Heading 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
     <w:aliases w:val="_Paragraph Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading2"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
     <w:rsid w:val="0067440D"/>
     <w:rPr>
       <w:rFonts w:ascii="UGent Panno Text" w:eastAsiaTheme="majorEastAsia" w:hAnsi="UGent Panno Text" w:cstheme="majorBidi"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
       <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-    <w:name w:val="Heading 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
     <w:aliases w:val="_Subparagraph Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading3"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
     <w:rsid w:val="00440660"/>
     <w:rPr>
       <w:rFonts w:ascii="UGent Panno Text" w:eastAsiaTheme="majorEastAsia" w:hAnsi="UGent Panno Text" w:cstheme="majorBidi"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="nl-BE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-    <w:name w:val="Heading 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
     <w:aliases w:val="_Sub-subparagraph Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading4"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
     <w:rsid w:val="00440660"/>
     <w:rPr>
       <w:rFonts w:ascii="UGent Panno Text" w:eastAsiaTheme="majorEastAsia" w:hAnsi="UGent Panno Text" w:cstheme="majorBidi"/>
       <w:b/>
       <w:iCs/>
       <w:lang w:val="nl-BE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="Inhopg1">
     <w:name w:val="toc 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F71EFE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9021"/>
       </w:tabs>
       <w:spacing w:after="140" w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="Inhopg2">
     <w:name w:val="toc 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AB6CA3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9021"/>
       </w:tabs>
       <w:spacing w:after="140" w:line="280" w:lineRule="exact"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="Inhopg3">
     <w:name w:val="toc 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BE0B6E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9021"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC4">
+  <w:style w:type="paragraph" w:styleId="Inhopg4">
     <w:name w:val="toc 4"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BE0B6E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9021"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00064556"/>
     <w:rPr>
       <w:color w:val="1E64C8" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Footerheading">
     <w:name w:val="_Footer heading"/>
     <w:basedOn w:val="Referenceheading"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00203236"/>
     <w:pPr>
       <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="3607" w:y="15735"/>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:suppressOverlap/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Footerdata">
     <w:name w:val="_Footer data"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00203236"/>
     <w:pPr>
       <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="3607" w:y="15735"/>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:suppressOverlap/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dashes">
     <w:name w:val="_Dashes"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="0059144C"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="284"/>
       </w:tabs>
       <w:ind w:left="284" w:hanging="284"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="EndnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EindnoottekstChar">
+    <w:name w:val="Eindnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Eindnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00232E5A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="nl-BE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dashesindented">
     <w:name w:val="_Dashes indented"/>
     <w:basedOn w:val="Dashes"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="0059144C"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:ind w:left="568" w:hanging="284"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numbers">
     <w:name w:val="_Numbers"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="007E13DE"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:ind w:left="284" w:hanging="284"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009C3C4B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="14"/>
       </w:tabs>
       <w:spacing w:after="240" w:line="240" w:lineRule="exact"/>
       <w:ind w:left="142" w:hanging="142"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="FootnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009C3C4B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="nl-BE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D43934"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Linefullwidth">
     <w:name w:val="_Line full width"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="004D13DA"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="2" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EndnoteReference">
+  <w:style w:type="character" w:styleId="Eindnootmarkering">
     <w:name w:val="endnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00232E5A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Ballontekst">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="BallontekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0090655F"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallontekstChar">
+    <w:name w:val="Ballontekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ballontekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0090655F"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="nl-BE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D50DCD"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="GevolgdeHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000D19D2"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dashesdoubleindented">
     <w:name w:val="_Dashes double indented"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0059144C"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="851"/>
       </w:tabs>
       <w:ind w:left="851" w:hanging="284"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Reference">
     <w:name w:val="_Reference"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Referenceheading"/>
     <w:uiPriority w:val="23"/>
     <w:qFormat/>
     <w:rsid w:val="00437AE0"/>
     <w:pPr>
       <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:y="2411"/>
       <w:spacing w:after="280"/>
       <w:suppressOverlap/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numbersindented">
     <w:name w:val="_Numbers indented"/>
     <w:basedOn w:val="Numbers"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
     <w:rsid w:val="007E13DE"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="568" w:hanging="284"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numbersdoubleindented">
     <w:name w:val="_Numbers double indented"/>
     <w:basedOn w:val="Numbers"/>
     <w:uiPriority w:val="6"/>
     <w:rsid w:val="007E13DE"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:ind w:left="851" w:hanging="284"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Appendixitem">
     <w:name w:val="_Appendix item"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="12"/>
     <w:qFormat/>
     <w:rsid w:val="00E926CC"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referencies">
     <w:name w:val="_Referencies"/>
     <w:basedOn w:val="Chapterunnumbered"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00416D0A"/>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading5"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop5Char">
+    <w:name w:val="Kop 5 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop5"/>
     <w:rsid w:val="001F4B21"/>
     <w:rPr>
       <w:rFonts w:ascii="UGent Panno Text" w:eastAsia="Times New Roman" w:hAnsi="UGent Panno Text" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading6"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop6Char">
+    <w:name w:val="Kop 6 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop6"/>
     <w:rsid w:val="001F4B21"/>
     <w:rPr>
       <w:rFonts w:ascii="UGent Panno Text" w:eastAsia="Times New Roman" w:hAnsi="UGent Panno Text" w:cs="Times New Roman"/>
       <w:i/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading7"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop7Char">
+    <w:name w:val="Kop 7 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop7"/>
     <w:rsid w:val="001F4B21"/>
     <w:rPr>
       <w:rFonts w:ascii="UGent Panno Text" w:eastAsia="Times New Roman" w:hAnsi="UGent Panno Text" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading8"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop8Char">
+    <w:name w:val="Kop 8 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop8"/>
     <w:rsid w:val="001F4B21"/>
     <w:rPr>
       <w:rFonts w:ascii="UGent Panno Text" w:eastAsia="Times New Roman" w:hAnsi="UGent Panno Text" w:cs="Times New Roman"/>
       <w:i/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
-[...2 lines deleted...]
-    <w:link w:val="Heading9"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop9Char">
+    <w:name w:val="Kop 9 Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop9"/>
     <w:rsid w:val="001F4B21"/>
     <w:rPr>
       <w:rFonts w:ascii="UGent Panno Text" w:eastAsia="Times New Roman" w:hAnsi="UGent Panno Text" w:cs="Times New Roman"/>
       <w:i/>
       <w:sz w:val="18"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="standaard">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="standaard0">
     <w:name w:val="standaard"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:rsid w:val="001F4B21"/>
     <w:pPr>
       <w:spacing w:after="240" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="tabeltitel1">
     <w:name w:val="tabeltitel1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:rsid w:val="001F4B21"/>
     <w:pPr>
       <w:spacing w:before="240" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:b/>
       <w:szCs w:val="20"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Strong">
+  <w:style w:type="character" w:styleId="Zwaar">
     <w:name w:val="Strong"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00670591"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="lijststandaard">
     <w:name w:val="lijst standaard"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:rsid w:val="00677719"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       <w:ind w:left="851"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="Plattetekst">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="PlattetekstChar"/>
     <w:rsid w:val="00677719"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BodyText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlattetekstChar">
+    <w:name w:val="Platte tekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Plattetekst"/>
     <w:rsid w:val="00677719"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsia="Times New Roman" w:hAnsi="Arial" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Stijl1">
     <w:name w:val="Stijl1"/>
-    <w:basedOn w:val="Heading2"/>
+    <w:basedOn w:val="Kop2"/>
     <w:link w:val="Stijl1Char"/>
     <w:rsid w:val="00646DF3"/>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="numbering" w:customStyle="1" w:styleId="Easykoppen">
     <w:name w:val="Easy koppen"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="0067440D"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Stijl1Char">
     <w:name w:val="Stijl1 Char"/>
-    <w:basedOn w:val="Heading2Char"/>
+    <w:basedOn w:val="Kop2Char"/>
     <w:link w:val="Stijl1"/>
     <w:rsid w:val="00646DF3"/>
     <w:rPr>
       <w:rFonts w:ascii="UGent Panno Text" w:eastAsiaTheme="majorEastAsia" w:hAnsi="UGent Panno Text" w:cstheme="majorBidi"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Verwijzingopmerking">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006F1E8A"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="TekstopmerkingChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006F1E8A"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
+    <w:name w:val="Tekst opmerking Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Tekstopmerking"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006F1E8A"/>
     <w:rPr>
       <w:rFonts w:ascii="UGent Panno Text" w:hAnsi="UGent Panno Text"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="nl-BE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="Tekstopmerking"/>
+    <w:next w:val="Tekstopmerking"/>
+    <w:link w:val="OnderwerpvanopmerkingChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="006F1E8A"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
+    <w:name w:val="Onderwerp van opmerking Char"/>
+    <w:basedOn w:val="TekstopmerkingChar"/>
+    <w:link w:val="Onderwerpvanopmerking"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="006F1E8A"/>
     <w:rPr>
       <w:rFonts w:ascii="UGent Panno Text" w:hAnsi="UGent Panno Text"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="nl-BE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
     <w:name w:val="Default"/>
     <w:rsid w:val="00FE6BA4"/>
     <w:pPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol"/>
       <w:color w:val="000000"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="nl-BE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Onopgelostemelding1">
     <w:name w:val="Onopgeloste melding1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F90144"/>
     <w:rPr>
       <w:color w:val="808080"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E6E6E6"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F956E7"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="748699132">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -16066,312 +16266,312 @@
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="B675629242DF41688F596C6D5173B90B"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4B1159B8-B194-4790-A8EC-4021A93EAC0D}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="009B4B04" w:rsidRDefault="00A75178" w:rsidP="00A75178">
           <w:pPr>
             <w:pStyle w:val="B675629242DF41688F596C6D5173B90B"/>
           </w:pPr>
           <w:r w:rsidRPr="007F6DF7">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om een datum in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DA2AF26B208A4280B083F51629C0B131"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{E7E2E0A4-5F53-45FA-ACF2-22DD16BD41AB}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="009B4B04" w:rsidRDefault="00A75178" w:rsidP="00A75178">
           <w:pPr>
             <w:pStyle w:val="DA2AF26B208A4280B083F51629C0B131"/>
           </w:pPr>
           <w:r w:rsidRPr="007F6DF7">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om een datum in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="A117B8D7C3EA4E48A80014F519BDFC1A"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{AEC6BC33-BBB8-4868-850D-A8123D3568FA}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="009B4B04" w:rsidRDefault="00A75178" w:rsidP="00A75178">
           <w:pPr>
             <w:pStyle w:val="A117B8D7C3EA4E48A80014F519BDFC1A"/>
           </w:pPr>
           <w:r w:rsidRPr="007F6DF7">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om een datum in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="75B5A3F220E84F2AA5122B224AB11E95"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{5CEC5503-ABE8-4F9F-B9CF-906FAA678A35}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="009B4B04" w:rsidRDefault="00A75178" w:rsidP="00A75178">
           <w:pPr>
             <w:pStyle w:val="75B5A3F220E84F2AA5122B224AB11E95"/>
           </w:pPr>
           <w:r w:rsidRPr="007F6DF7">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om een datum in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2788F67AE07D403894D70BC18B64D9E7"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{65FF853C-FF2D-4A76-90A7-BFE0D336C1F4}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="009B4B04" w:rsidRDefault="00A75178" w:rsidP="00A75178">
           <w:pPr>
             <w:pStyle w:val="2788F67AE07D403894D70BC18B64D9E7"/>
           </w:pPr>
           <w:r w:rsidRPr="007F6DF7">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om een datum in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DCA5455E39474FB594342F65DB359E7D"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{DAC59EAA-8ADE-4EC4-8F3A-A56869AD8DD0}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="009B4B04" w:rsidRDefault="00A75178" w:rsidP="00A75178">
           <w:pPr>
             <w:pStyle w:val="DCA5455E39474FB594342F65DB359E7D"/>
           </w:pPr>
           <w:r w:rsidRPr="007F6DF7">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om een datum in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="2F039A82099C4DC7B133C6F098EDB125"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{9C777B07-3438-45A4-9F5F-17168A1DBCF9}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="009B4B04" w:rsidRDefault="00A75178" w:rsidP="00A75178">
           <w:pPr>
             <w:pStyle w:val="2F039A82099C4DC7B133C6F098EDB125"/>
           </w:pPr>
           <w:r w:rsidRPr="007F6DF7">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om een datum in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="E2673B5F71E54878823042A1D07B7997"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{BC4D9342-0A09-48D9-822C-DB96E8B3BDCB}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="009B4B04" w:rsidRDefault="00A75178" w:rsidP="00A75178">
           <w:pPr>
             <w:pStyle w:val="E2673B5F71E54878823042A1D07B7997"/>
           </w:pPr>
           <w:r w:rsidRPr="007F6DF7">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om een datum in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="BF9BD334F90440F58E95F5072EE4F34D"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{43E037B2-250D-452F-B55C-157BAA067738}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="009B4B04" w:rsidRDefault="00A75178" w:rsidP="00A75178">
           <w:pPr>
             <w:pStyle w:val="BF9BD334F90440F58E95F5072EE4F34D"/>
           </w:pPr>
           <w:r w:rsidRPr="007F6DF7">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om een datum in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="D4D9D36A870749408178FD219AD25117"/>
         <w:category>
           <w:name w:val="Algemeen"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{4264AC1A-782C-42D7-937E-694BAF8E50F2}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="009B4B04" w:rsidRDefault="00A75178" w:rsidP="00A75178">
           <w:pPr>
             <w:pStyle w:val="D4D9D36A870749408178FD219AD25117"/>
           </w:pPr>
           <w:r w:rsidRPr="007F6DF7">
             <w:rPr>
-              <w:rStyle w:val="PlaceholderText"/>
+              <w:rStyle w:val="Tekstvantijdelijkeaanduiding"/>
             </w:rPr>
             <w:t>Klik of tik om een datum in te voeren.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
@@ -16387,137 +16587,141 @@
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="UGent Panno Text">
     <w:panose1 w:val="02000506040000040003"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000206B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00D66A5D"/>
     <w:rsid w:val="000542C5"/>
     <w:rsid w:val="00061436"/>
     <w:rsid w:val="000C3450"/>
     <w:rsid w:val="00135CB3"/>
     <w:rsid w:val="001A24CD"/>
     <w:rsid w:val="001E0908"/>
+    <w:rsid w:val="006128CE"/>
     <w:rsid w:val="006C4391"/>
     <w:rsid w:val="0076681B"/>
     <w:rsid w:val="00785A0A"/>
     <w:rsid w:val="007F6A01"/>
     <w:rsid w:val="00825549"/>
     <w:rsid w:val="009B3266"/>
     <w:rsid w:val="009B4B04"/>
     <w:rsid w:val="00A74F6F"/>
     <w:rsid w:val="00A75178"/>
     <w:rsid w:val="00BA0CE3"/>
     <w:rsid w:val="00BD3D35"/>
     <w:rsid w:val="00C65BBF"/>
+    <w:rsid w:val="00CA3449"/>
     <w:rsid w:val="00D250BE"/>
     <w:rsid w:val="00D66A5D"/>
+    <w:rsid w:val="00E503AC"/>
+    <w:rsid w:val="00E70551"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-BE"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
-  <w:listSeparator w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-BE" w:eastAsia="nl-BE" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -16873,84 +17077,84 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="009B4B04"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="B675629242DF41688F596C6D5173B90B">
     <w:name w:val="B675629242DF41688F596C6D5173B90B"/>
     <w:rsid w:val="00A75178"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="DA2AF26B208A4280B083F51629C0B131">
     <w:name w:val="DA2AF26B208A4280B083F51629C0B131"/>
     <w:rsid w:val="00A75178"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="A117B8D7C3EA4E48A80014F519BDFC1A">
     <w:name w:val="A117B8D7C3EA4E48A80014F519BDFC1A"/>
     <w:rsid w:val="00A75178"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="75B5A3F220E84F2AA5122B224AB11E95">
     <w:name w:val="75B5A3F220E84F2AA5122B224AB11E95"/>
     <w:rsid w:val="00A75178"/>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="2788F67AE07D403894D70BC18B64D9E7">
     <w:name w:val="2788F67AE07D403894D70BC18B64D9E7"/>
@@ -17242,50 +17446,54 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101005461736A1AA73740BCA527D49350D369" ma:contentTypeVersion="4" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="eb18c708f13b8b1a934b00c93caf2900">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="331aa7ef-f05a-4ff7-93f3-9e247066f88e" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="bb25449a3680b71e916ec57deacaf4b8" ns2:_="">
     <xsd:import namespace="331aa7ef-f05a-4ff7-93f3-9e247066f88e"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:Overlegorgaan" minOccurs="0"/>
                 <xsd:element ref="ns2:Kalenderjaar" minOccurs="0"/>
                 <xsd:element ref="ns2:Vergaderdatum" minOccurs="0"/>
                 <xsd:element ref="ns2:Doctype" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="331aa7ef-f05a-4ff7-93f3-9e247066f88e" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="Overlegorgaan" ma:index="8" nillable="true" ma:displayName="Overlegorgaan" ma:format="Dropdown" ma:internalName="Overlegorgaan">
       <xsd:simpleType>
@@ -17401,131 +17609,121 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <Vergaderdatum xmlns="331aa7ef-f05a-4ff7-93f3-9e247066f88e">2018-03-21T23:00:00+00:00</Vergaderdatum>
     <Kalenderjaar xmlns="331aa7ef-f05a-4ff7-93f3-9e247066f88e">2018</Kalenderjaar>
     <Doctype xmlns="331aa7ef-f05a-4ff7-93f3-9e247066f88e">Voorbereiding</Doctype>
     <Overlegorgaan xmlns="331aa7ef-f05a-4ff7-93f3-9e247066f88e">Cel WO</Overlegorgaan>
   </documentManagement>
 </p:properties>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
-<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9317DF44-0EBF-4E79-9C28-1A878FEDE943}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DCD95E88-2387-40AA-B8A4-9FB7100E48D2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="331aa7ef-f05a-4ff7-93f3-9e247066f88e"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0784B80D-1694-4E5A-AF06-252B6081389A}">
   <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="331aa7ef-f05a-4ff7-93f3-9e247066f88e"/>
-    <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
-[...12 lines deleted...]
-    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9317DF44-0EBF-4E79-9C28-1A878FEDE943}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2C844004-AF86-4A2C-9E49-5D3791E55173}">
   <ds:schemaRefs>
-    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>verslag_UGent_GE-1</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1427</Words>
-  <Characters>8134</Characters>
+  <Words>1470</Words>
+  <Characters>8091</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>67</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Titel</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr>Verslag</vt:lpstr>
       <vt:lpstr>Verslag</vt:lpstr>