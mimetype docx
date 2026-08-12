--- v0 (2026-03-15)
+++ v1 (2026-08-12)
@@ -12,155 +12,155 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="79E5AB17" w14:textId="70191D68" w:rsidR="00865324" w:rsidRDefault="00F074AE" w:rsidP="00865324">
       <w:pPr>
-        <w:pStyle w:val="Title"/>
+        <w:pStyle w:val="Titel"/>
         <w:spacing w:after="120" w:line="312" w:lineRule="auto"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="009E7970">
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">FACULTY APPROVAL FOR </w:t>
       </w:r>
       <w:r w:rsidR="00291835">
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>non-professorial ERC</w:t>
       </w:r>
       <w:r w:rsidRPr="009E7970">
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> APPLICATIONS</w:t>
       </w:r>
       <w:r w:rsidR="00865324" w:rsidRPr="009E7970">
         <w:rPr>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4ED090A7" w14:textId="07126CF0" w:rsidR="00A00072" w:rsidRPr="00A00072" w:rsidRDefault="000756FC" w:rsidP="00A00072">
       <w:pPr>
-        <w:pStyle w:val="Subtitle"/>
+        <w:pStyle w:val="Ondertitel"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>FOrm</w:t>
       </w:r>
       <w:r w:rsidR="00A00072">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> for applicants</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0154D663" w14:textId="2FF290E9" w:rsidR="00865324" w:rsidRPr="004E516F" w:rsidRDefault="00865324" w:rsidP="00392FBA">
       <w:pPr>
         <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="19DE58B7" w14:textId="77777777" w:rsidR="00B76413" w:rsidRPr="00651B74" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Kop1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Synopsis</w:t>
       </w:r>
       <w:r w:rsidRPr="00651B74">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> of envisaged research</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> proposal</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01FE223A" w14:textId="3D0F9D78" w:rsidR="00B76413" w:rsidRDefault="00B76413" w:rsidP="00B76413">
-[...1 lines deleted...]
-        <w:spacing w:line="360" w:lineRule="auto"/>
+    <w:p w14:paraId="01FE223A" w14:textId="3D0F9D78" w:rsidR="00B76413" w:rsidRDefault="00B76413" w:rsidP="00A97758">
+      <w:pPr>
+        <w:spacing w:after="120" w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B408A8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Th</w:t>
       </w:r>
       <w:r w:rsidR="003B3C38">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -179,172 +179,261 @@
         <w:t xml:space="preserve"> synopsis should be </w:t>
       </w:r>
       <w:r w:rsidRPr="00B408A8">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>no longer than one page</w:t>
       </w:r>
       <w:r w:rsidRPr="00B408A8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> and provide a clear, concise overview of the scientific proposal, emphasizing the groundbreaking aspects of the research project. Additionally, the synopsis should contextualize the proposed work within the current state of the art in the field. In doing so, this synopsis should represent a shorter version of Section a in Part B1 of the actual ERC application form, enabling evaluation panels to assess the feasibility of the proposed scientific approach during Step 1 of the evaluation.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D73B1F6" w14:textId="77777777" w:rsidR="00B76413" w:rsidRPr="00412E9F" w:rsidRDefault="00B76413" w:rsidP="00B76413">
+    <w:p w14:paraId="02AE3C24" w14:textId="49012DF9" w:rsidR="00A97758" w:rsidRDefault="00F96BC2" w:rsidP="00B76413">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
-        <w:jc w:val="both"/>
-[...45 lines deleted...]
-      <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B408A8">
+      <w:r w:rsidRPr="00F96BC2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">This section should be </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B408A8">
+        <w:t xml:space="preserve">In addition, please indicate the ERC </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96BC2">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve">no longer than four pages </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B408A8">
+        <w:t>evaluation panel</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96BC2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t>and</w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve"> to which you intend to submit your proposal.</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00F96BC2">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
-        <w:t xml:space="preserve"> should</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00B408A8">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0068489A">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r w:rsidR="0068489A" w:rsidRPr="00780C1A">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:i/>
+            <w:iCs/>
+            <w:sz w:val="18"/>
+            <w:szCs w:val="18"/>
+            <w:lang w:val="en-US"/>
+          </w:rPr>
+          <w:t>https://erc.europa.eu/sites/default/files/2023-03/ERC_panel_structure_2024_calls.pdf</w:t>
+        </w:r>
+      </w:hyperlink>
+      <w:r w:rsidR="0068489A">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>).</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D73B1F6" w14:textId="77777777" w:rsidR="00B76413" w:rsidRPr="00412E9F" w:rsidRDefault="00B76413" w:rsidP="00B76413">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2A7EE843" w14:textId="77777777" w:rsidR="00B76413" w:rsidRPr="00412E9F" w:rsidRDefault="00B76413" w:rsidP="00B76413">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="61A11E2A" w14:textId="77777777" w:rsidR="00B76413" w:rsidRDefault="00B76413" w:rsidP="00B76413">
+      <w:pPr>
+        <w:spacing w:after="160" w:line="2" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D0F2A90" w14:textId="77777777" w:rsidR="00B76413" w:rsidRDefault="00B76413" w:rsidP="00B76413">
+      <w:pPr>
+        <w:pStyle w:val="Kop1"/>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>Curriculum vitae and track record</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="49E0D970" w14:textId="77777777" w:rsidR="00B76413" w:rsidRPr="00B408A8" w:rsidRDefault="00B76413" w:rsidP="00B76413">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B408A8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">This section should be </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B408A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve">no longer than four pages </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B408A8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>and</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> should</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B408A8">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
         <w:t xml:space="preserve"> mirror Section b in Part B1 of the actual ERC application form.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="520272BB" w14:textId="77777777" w:rsidR="00B76413" w:rsidRPr="007E5B11" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="42F84FFE" w14:textId="77777777" w:rsidR="00B76413" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Kop2"/>
         <w:rPr>
           <w:color w:val="1E64C8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1E64C8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Personal details</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0D8E9DBE" w14:textId="77777777" w:rsidR="00B76413" w:rsidRPr="00B408A8" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
@@ -527,51 +616,51 @@
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:position w:val="-1"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="477EF8FA" w14:textId="77777777" w:rsidR="00B76413" w:rsidRPr="00FA7350" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="037015B0" w14:textId="77777777" w:rsidR="00B76413" w:rsidRPr="00011D0F" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Kop3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="1E64C8"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Education and key qualifications</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7DFCC472" w14:textId="77777777" w:rsidR="00B76413" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
@@ -768,51 +857,51 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="251964C4" w14:textId="77777777" w:rsidR="00B76413" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1540"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-20"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33E4B2A0" w14:textId="141CBEDB" w:rsidR="00B76413" w:rsidRPr="00011D0F" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Kop3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="1E64C8"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Current position(s)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67A57545" w14:textId="307BBBE9" w:rsidR="00B76413" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
@@ -963,51 +1052,51 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Name of Faculty/ Department, Name of University/ Institution/ Country</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10B03709" w14:textId="77777777" w:rsidR="00B76413" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-23"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="73C86096" w14:textId="057A4FF1" w:rsidR="00B76413" w:rsidRPr="00011D0F" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Kop3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="1E64C8"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Previous position(s)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="65E12B70" w14:textId="77777777" w:rsidR="00B76413" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
@@ -1158,71 +1247,72 @@
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Name of Faculty/ Department, Name of University/ Institution/ Country</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6400E46D" w14:textId="77777777" w:rsidR="00B76413" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-23"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C8E8259" w14:textId="77777777" w:rsidR="00B76413" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Kop2"/>
         <w:rPr>
           <w:color w:val="1E64C8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1E64C8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Research achievements and peer recognition</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="022B903D" w14:textId="77777777" w:rsidR="00B76413" w:rsidRPr="00011D0F" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Kop3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="1E64C8"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Research achievements</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C492A08" w14:textId="77777777" w:rsidR="00B76413" w:rsidRPr="00B408A8" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
@@ -1315,51 +1405,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="076C2804" w14:textId="77777777" w:rsidR="00B76413" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-23"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5B47E629" w14:textId="77777777" w:rsidR="00B76413" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Kop3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Peer recognition</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7055A263" w14:textId="77777777" w:rsidR="00B76413" w:rsidRPr="00B408A8" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
@@ -1403,51 +1493,51 @@
       <w:r w:rsidRPr="007E5B11">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="412563B6" w14:textId="77777777" w:rsidR="00B76413" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="526F2737" w14:textId="77777777" w:rsidR="00B76413" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D404A9E" w14:textId="77777777" w:rsidR="00B76413" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Kop2"/>
         <w:rPr>
           <w:color w:val="1E64C8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1E64C8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Additional information</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="767B3682" w14:textId="77777777" w:rsidR="00B76413" w:rsidRPr="007E5B11" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
@@ -1459,51 +1549,51 @@
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>You may provide relevant additional information on your research career to provide context to the ERC evaluation panels when assessing your research achievements and peer recognition as described above</w:t>
       </w:r>
       <w:r w:rsidRPr="007E5B11">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6FE71262" w14:textId="77777777" w:rsidR="00B76413" w:rsidRPr="007E5B11" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0EB92EDE" w14:textId="77777777" w:rsidR="00B76413" w:rsidRPr="00011D0F" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Kop3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:color w:val="1E64C8"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E5B11">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Career breaks, diverse career paths and major life events</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="677C8173" w14:textId="0D2F39AD" w:rsidR="00B76413" w:rsidRPr="00032BAD" w:rsidRDefault="00B76413" w:rsidP="00032BAD">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
@@ -1581,51 +1671,51 @@
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="581FDE35" w14:textId="77777777" w:rsidR="00B76413" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
         <w:widowControl w:val="0"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="1418"/>
         </w:tabs>
         <w:autoSpaceDE w:val="0"/>
         <w:autoSpaceDN w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:right="-23"/>
         <w:rPr>
           <w:rFonts w:cs="Arial"/>
           <w:bCs/>
           <w:spacing w:val="4"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="599C6FBE" w14:textId="77777777" w:rsidR="00B76413" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Kop3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007E5B11">
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>Other contributions to the research community</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="420010CF" w14:textId="6FACAD5E" w:rsidR="00B76413" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
@@ -1663,449 +1753,689 @@
     </w:p>
     <w:p w14:paraId="1791B3C3" w14:textId="77777777" w:rsidR="00B76413" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
         <w:spacing w:after="160" w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="211BB592" w14:textId="006D7D3E" w:rsidR="00B76413" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
         <w:spacing w:after="160" w:line="2" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="72E8A3B6" w14:textId="4FBD8A30" w:rsidR="00B76413" w:rsidRPr="00651B74" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Kop1"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00651B74">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Integration text</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61DD7DEB" w14:textId="036A625C" w:rsidR="00B76413" w:rsidRPr="00B408A8" w:rsidRDefault="00B76413" w:rsidP="00B76413">
+    <w:p w14:paraId="61DD7DEB" w14:textId="036A625C" w:rsidR="00B76413" w:rsidRPr="00B408A8" w:rsidRDefault="00B76413" w:rsidP="00F61B36">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00B408A8">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>This integration text is a qualitative description of your ambitions as a staff member of the Faculty of Sciences (Ghent University) in the coming years with regard to education, research, people management and leadership, and institutional and social engagement. In the integration text, you indicate the way in which you embed your own performance and functioning as a researcher and lecturer in the operation and vision of the research group, department, study program(s), faculty and university – in particular in the faculty's line of education and research, as well as in the needs and opportunities in terms of internal and external services, leadership, coaching of employees and the creation of a safe and stimulating working environment for all employees and colleagues).</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="06EBCBBF" w14:textId="77777777" w:rsidR="00B76413" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6090BA81" w14:textId="5AA517E3" w:rsidR="00B76413" w:rsidRPr="00D16972" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Kop2"/>
         <w:rPr>
           <w:color w:val="1E64C8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D16972">
         <w:rPr>
           <w:color w:val="1E64C8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Impact on department and faculty</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DD33017" w14:textId="737D827F" w:rsidR="00B76413" w:rsidRDefault="00B76413" w:rsidP="00B76413">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="4A35EF7A" w14:textId="4BE7041D" w:rsidR="00B538F4" w:rsidRDefault="00B538F4" w:rsidP="009452FC">
+      <w:pPr>
+        <w:pStyle w:val="Kop3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_Hlk190182579"/>
-[...2 lines deleted...]
-          <w:spacing w:val="2"/>
+      <w:r>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t xml:space="preserve">Provide a brief description of your research domain. Please refer to the </w:t>
-[...15 lines deleted...]
-          <w:spacing w:val="2"/>
+        <w:t>Re</w:t>
+      </w:r>
+      <w:r w:rsidR="00B54781">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>. What value does your domain add to the department and faculty?</w:t>
-[...3 lines deleted...]
-    <w:p w14:paraId="7AC292B6" w14:textId="77777777" w:rsidR="00B76413" w:rsidRDefault="00B76413" w:rsidP="00B76413">
+        <w:t>search domain</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="07C31E3A" w14:textId="539CFB1A" w:rsidR="003E77EF" w:rsidRDefault="003E77EF" w:rsidP="006F4A2E">
+      <w:pPr>
+        <w:pStyle w:val="Dashes"/>
+        <w:spacing w:line="320" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A673F8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Please provide a concise designation of your research domain (maximum four words) in both Dutch and English. If your ERC project is successful, this designation will be used as your official academic title in the format:</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A673F8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A673F8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Professor of [Research Domain]</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A673F8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6BAF8D20" w14:textId="20FB2D57" w:rsidR="002F36DB" w:rsidRDefault="00A673F8" w:rsidP="002F36DB">
+      <w:pPr>
+        <w:pStyle w:val="Dashes"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="0"/>
+        </w:numPr>
+        <w:spacing w:after="240" w:line="320" w:lineRule="atLeast"/>
+        <w:ind w:left="284"/>
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00F61B36">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">For example: </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F61B36">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Nanomagnetisme</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F61B36">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F61B36">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Nanomagnetism</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidR="002F36DB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F61B36">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Perturbationele</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F61B36">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00F61B36">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>systeembiologie</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00F61B36">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> / Perturbational Systems Biology.</w:t>
+      </w:r>
+      <w:r w:rsidR="002F36DB">
+        <w:rPr>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="18"/>
+          <w:szCs w:val="18"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74102B2E" w14:textId="77777777" w:rsidR="002F36DB" w:rsidRPr="00F61B36" w:rsidRDefault="002F36DB" w:rsidP="002F36DB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="0896A346" w14:textId="77777777" w:rsidR="00B76413" w:rsidRPr="00A83EB8" w:rsidRDefault="00B76413" w:rsidP="00B76413">
+    <w:p w14:paraId="4B2EDCC6" w14:textId="1CCCA30E" w:rsidR="009452FC" w:rsidRPr="00A673F8" w:rsidRDefault="009452FC" w:rsidP="002F36DB">
+      <w:pPr>
+        <w:pStyle w:val="Dashes"/>
+        <w:spacing w:after="240" w:line="320" w:lineRule="atLeast"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A673F8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>Describe how your research domain will complement</w:t>
+      </w:r>
+      <w:r w:rsidR="00850D9B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> and </w:t>
+      </w:r>
+      <w:r w:rsidR="00850D9B" w:rsidRPr="00A673F8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>strengthen</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00A673F8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:i/>
+          <w:iCs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> the existing research landscape within the department and faculty.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D69260D" w14:textId="77777777" w:rsidR="009452FC" w:rsidRPr="00B538F4" w:rsidRDefault="009452FC" w:rsidP="002F36DB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5CBEF062" w14:textId="3E6E6294" w:rsidR="00B76413" w:rsidRPr="00A83EB8" w:rsidRDefault="00B76413" w:rsidP="00B76413">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="0896A346" w14:textId="77777777" w:rsidR="00B76413" w:rsidRPr="00A83EB8" w:rsidRDefault="00B76413" w:rsidP="002F36DB">
+      <w:pPr>
+        <w:spacing w:line="360" w:lineRule="auto"/>
+        <w:rPr>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5CBEF062" w14:textId="3E6E6294" w:rsidR="00B76413" w:rsidRPr="00B538F4" w:rsidRDefault="00B76413" w:rsidP="002F36DB">
+      <w:pPr>
+        <w:pStyle w:val="Kop3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
-        <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
-[...1 lines deleted...]
-          <w:spacing w:val="2"/>
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A83EB8">
-[...1 lines deleted...]
-          <w:spacing w:val="2"/>
+      <w:r w:rsidRPr="00B538F4">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>What additional workload will your research place on the assisting, administrative and/or technical staff? What solution do you foresee for this (with or without your own research funds) after consultation with the department chair?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="658B80CA" w14:textId="77777777" w:rsidR="00B76413" w:rsidRDefault="00B76413" w:rsidP="00B76413">
+    <w:p w14:paraId="35CFEE9D" w14:textId="77777777" w:rsidR="00B538F4" w:rsidRPr="001021E6" w:rsidRDefault="00B538F4" w:rsidP="002F36DB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7AB3E94E" w14:textId="77777777" w:rsidR="00B76413" w:rsidRPr="001021E6" w:rsidRDefault="00B76413" w:rsidP="00B76413">
+    <w:p w14:paraId="7AB3E94E" w14:textId="77777777" w:rsidR="00B76413" w:rsidRPr="00B538F4" w:rsidRDefault="00B76413" w:rsidP="002F36DB">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="33D8C4FD" w14:textId="39C06164" w:rsidR="00B76413" w:rsidRPr="00A83EB8" w:rsidRDefault="00B76413" w:rsidP="00B76413">
-[...1 lines deleted...]
-        <w:pStyle w:val="Heading3"/>
+    <w:p w14:paraId="33D8C4FD" w14:textId="39C06164" w:rsidR="00B76413" w:rsidRPr="00B538F4" w:rsidRDefault="00B76413" w:rsidP="00B76413">
+      <w:pPr>
+        <w:pStyle w:val="Kop3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
-          <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A83EB8">
-[...1 lines deleted...]
-          <w:spacing w:val="2"/>
+      <w:r w:rsidRPr="00B538F4">
+        <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>What obstacles do you foresee in embedding in the department and faculty (e.g., language barriers*, administrative challenges, research infrastructure, facilities, new research culture, etc.)? And how will you address these challenges?</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C320905" w14:textId="77777777" w:rsidR="00B76413" w:rsidRDefault="00B76413" w:rsidP="00B76413">
+    <w:p w14:paraId="31301CF0" w14:textId="77777777" w:rsidR="00B538F4" w:rsidRPr="001021E6" w:rsidRDefault="00B538F4" w:rsidP="00B538F4">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2D7FAEBC" w14:textId="77777777" w:rsidR="00B76413" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2911A7C5" w14:textId="1EC0492D" w:rsidR="00B76413" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="6BF50D8B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">* It’s important to note that a level of familiarity with the Dutch language is required for all professors by the Higher Education Codex of Flanders – even if have a temporary or part-time position and you exclusively teach in English. Therefore, you will have to follow a compulsory integration program which guarantees that you will speak the Dutch language at least at CEFR level A2 after 2 years and at the required B2 level within 5 years after recruitment. </w:t>
       </w:r>
       <w:hyperlink r:id="rId12">
         <w:r w:rsidRPr="6BF50D8B">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:i/>
             <w:iCs/>
             <w:sz w:val="16"/>
             <w:szCs w:val="16"/>
             <w:lang w:val="en-GB"/>
           </w:rPr>
           <w:t>You can find more information here</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="6BF50D8B">
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C9E24F5" w14:textId="77777777" w:rsidR="00B76413" w:rsidRPr="00590768" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="6E40FC65" w14:textId="77777777" w:rsidR="00B76413" w:rsidRPr="00D1259D" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="65571009" w14:textId="0994DC8F" w:rsidR="00B76413" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Kop2"/>
         <w:rPr>
           <w:color w:val="1E64C8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00561E0E">
         <w:rPr>
           <w:color w:val="1E64C8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve">Your ambitions </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="1E64C8"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>at the Faculty of Sciences</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="04863D36" w14:textId="2BD6559D" w:rsidR="00B76413" w:rsidRPr="00A83EB8" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Kop3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A83EB8">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>What long-term research goals do you set for yourself?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="667AAF37" w14:textId="77777777" w:rsidR="00B76413" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D9F2D95" w14:textId="77777777" w:rsidR="00B76413" w:rsidRPr="001021E6" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0BA0B995" w14:textId="454A73C3" w:rsidR="00B76413" w:rsidRPr="00A83EB8" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Kop3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A83EB8">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>How do you see yourself fitting into the study program of your domain? For which subjects will you – in consultation with your department chair – act as a lecturer in the short and medium term?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="429459A6" w14:textId="77777777" w:rsidR="00B76413" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5992B0F9" w14:textId="77777777" w:rsidR="00B76413" w:rsidRPr="001021E6" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="503FFDE9" w14:textId="2F80F9DC" w:rsidR="00B76413" w:rsidRPr="00A83EB8" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Kop3"/>
         <w:numPr>
           <w:ilvl w:val="2"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:rPr>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A83EB8">
         <w:rPr>
           <w:spacing w:val="2"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>What service tasks do you see yourself taking on in the next ten years (policy, valorization, outreach, etc.)? What relevant experience can you present in this regard?</w:t>
+        <w:t xml:space="preserve">What service tasks do you see yourself taking on in the next ten years (policy, </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidRPr="00A83EB8">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>valorization</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="00A83EB8">
+        <w:rPr>
+          <w:spacing w:val="2"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t>, outreach, etc.)? What relevant experience can you present in this regard?</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="595679CD" w14:textId="77777777" w:rsidR="00B76413" w:rsidRPr="00D1259D" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7C881FC9" w14:textId="77777777" w:rsidR="00B76413" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5C5CDE9D" w14:textId="77777777" w:rsidR="00B76413" w:rsidRDefault="00B76413" w:rsidP="00B76413">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:lang w:val="en-GB"/>
@@ -2334,179 +2664,178 @@
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="00511857" w:rsidRPr="001021E6" w:rsidSect="009A3A4F">
       <w:headerReference w:type="even" r:id="rId13"/>
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="even" r:id="rId15"/>
       <w:footerReference w:type="default" r:id="rId16"/>
       <w:headerReference w:type="first" r:id="rId17"/>
       <w:footerReference w:type="first" r:id="rId18"/>
       <w:footnotePr>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:endnotePr>
         <w:numFmt w:val="decimal"/>
       </w:endnotePr>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1191" w:right="1684" w:bottom="1304" w:left="1202" w:header="1701" w:footer="601" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3103951E" w14:textId="77777777" w:rsidR="009B0FE5" w:rsidRDefault="009B0FE5" w:rsidP="00232E5A"/>
-[...1 lines deleted...]
-    <w:p w14:paraId="4C465CA3" w14:textId="77777777" w:rsidR="009B0FE5" w:rsidRDefault="009B0FE5" w:rsidP="00232E5A">
+    <w:p w14:paraId="6CEE818D" w14:textId="77777777" w:rsidR="00680200" w:rsidRDefault="00680200" w:rsidP="00232E5A"/>
+    <w:p w14:paraId="14ECE7E0" w14:textId="77777777" w:rsidR="00680200" w:rsidRDefault="00680200" w:rsidP="00232E5A"/>
+    <w:p w14:paraId="5F883458" w14:textId="77777777" w:rsidR="00680200" w:rsidRDefault="00680200" w:rsidP="00232E5A">
       <w:pPr>
         <w:pStyle w:val="Linefullwidth"/>
       </w:pPr>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="7B1F9CCE" w14:textId="77777777" w:rsidR="009B0FE5" w:rsidRDefault="009B0FE5" w:rsidP="007409C9">
+    <w:p w14:paraId="313CE27B" w14:textId="77777777" w:rsidR="00680200" w:rsidRDefault="00680200" w:rsidP="007409C9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="60B46BCC" w14:textId="77777777" w:rsidR="009B0FE5" w:rsidRDefault="009B0FE5">
+    <w:p w14:paraId="4FB68FD0" w14:textId="77777777" w:rsidR="00680200" w:rsidRDefault="00680200">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Gothic">
     <w:altName w:val="ＭＳ ゴシック"/>
     <w:panose1 w:val="020B0609070205080204"/>
     <w:charset w:val="80"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="MS Mincho">
-    <w:altName w:val="ＭＳ 明朝"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="00000001" w:usb1="08070000" w:usb2="00000010" w:usb3="00000000" w:csb0="00020000" w:csb1="00000000"/>
+    <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial Unicode MS">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="153C79C7" w14:textId="77777777" w:rsidR="009A582A" w:rsidRDefault="009A582A">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid"/>
+      <w:tblStyle w:val="Tabelraster"/>
       <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="page" w:horzAnchor="page" w:tblpX="3607" w:tblpY="15809"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="595" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4210"/>
       <w:gridCol w:w="1803"/>
       <w:gridCol w:w="601"/>
     </w:tblGrid>
     <w:tr w:rsidR="00953F9D" w14:paraId="3A48D364" w14:textId="77777777" w:rsidTr="000D155B">
       <w:trPr>
@@ -2566,61 +2895,61 @@
             <w:rPr>
               <w:lang w:val="en-GB"/>
             </w:rPr>
             <w:br/>
             <w:t>ERC applications</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="1803" w:type="dxa"/>
           <w:tcMar>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
         <w:p w14:paraId="6E4E37BE" w14:textId="07BFBD12" w:rsidR="00953F9D" w:rsidRDefault="009A582A" w:rsidP="000D155B">
           <w:pPr>
             <w:pStyle w:val="Footerheading"/>
             <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
             <w:suppressOverlap w:val="0"/>
           </w:pPr>
           <w:r>
             <w:t>YEAR</w:t>
           </w:r>
         </w:p>
-        <w:p w14:paraId="49BD6CF6" w14:textId="0F778E70" w:rsidR="00953F9D" w:rsidRPr="00654107" w:rsidRDefault="00C85DDC" w:rsidP="000D155B">
+        <w:p w14:paraId="49BD6CF6" w14:textId="7C97F213" w:rsidR="00953F9D" w:rsidRPr="00654107" w:rsidRDefault="00C85DDC" w:rsidP="000D155B">
           <w:pPr>
             <w:pStyle w:val="Footerdata"/>
             <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
             <w:suppressOverlap w:val="0"/>
           </w:pPr>
           <w:r>
             <w:t>202</w:t>
           </w:r>
-          <w:r w:rsidR="00E4008F">
-            <w:t>5</w:t>
+          <w:r w:rsidR="00942C86">
+            <w:t>6</w:t>
           </w:r>
         </w:p>
       </w:tc>
       <w:tc>
         <w:tcPr>
           <w:tcW w:w="601" w:type="dxa"/>
           <w:tcMar>
             <w:right w:w="0" w:type="dxa"/>
           </w:tcMar>
         </w:tcPr>
         <w:p w14:paraId="0309EA5E" w14:textId="16599A22" w:rsidR="00953F9D" w:rsidRDefault="004C57BA" w:rsidP="000D155B">
           <w:pPr>
             <w:pStyle w:val="Footerheading"/>
             <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
             <w:suppressOverlap w:val="0"/>
           </w:pPr>
           <w:r>
             <w:t>PAGE</w:t>
           </w:r>
         </w:p>
         <w:p w14:paraId="2E70D930" w14:textId="77777777" w:rsidR="00953F9D" w:rsidRDefault="00953F9D" w:rsidP="000D155B">
           <w:pPr>
             <w:pStyle w:val="Footerdata"/>
             <w:framePr w:hSpace="0" w:wrap="auto" w:vAnchor="margin" w:hAnchor="text" w:xAlign="left" w:yAlign="inline"/>
             <w:suppressOverlap w:val="0"/>
@@ -2638,51 +2967,51 @@
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>6</w:t>
           </w:r>
           <w:r w:rsidRPr="000B2511">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="000B2511">
             <w:t>/</w:t>
           </w:r>
           <w:fldSimple w:instr="NUMPAGES  \* Arabic  \* MERGEFORMAT">
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:fldSimple>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="16E282B7" w14:textId="77777777" w:rsidR="00953F9D" w:rsidRDefault="00953F9D">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="nl-BE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658242" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6EE93AFB" wp14:editId="70B34CEE">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>581364</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>9896475</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="953092" cy="762635"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTopAndBottom/>
           <wp:docPr id="372" name="Logo small"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -2789,69 +3118,69 @@
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
           <w:pict w14:anchorId="0CDDB882">
             <v:rect id="Footer positioning" style="position:absolute;margin-left:60.1pt;margin-top:790.7pt;width:450.95pt;height:33.8pt;z-index:251658241;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight=".25pt" w14:anchorId="2EDB1724" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBDn4TThQIAAGgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVEtvGjEQvlfqf7B8b3ahkDQoS4QSUVWK&#10;EtSkytl4bVjJ63HHhoX++o69D1Aa9VCVg7F3Zr6Z+eZxc3uoDdsr9BXYgo8ucs6UlVBWdlPwHy/L&#10;T18480HYUhiwquBH5fnt/OOHm8bN1Bi2YEqFjECsnzWu4NsQ3CzLvNyqWvgLcMqSUAPWItATN1mJ&#10;oiH02mTjPL/MGsDSIUjlPX29b4V8nvC1VjI8ae1VYKbgFFtIJ6ZzHc9sfiNmGxRuW8kuDPEPUdSi&#10;suR0gLoXQbAdVn9A1ZVE8KDDhYQ6A60rqVIOlM0of5PN81Y4lXIhcrwbaPL/D1Y+7p/dComGxvmZ&#10;p2vM4qCxjv8UHzskso4DWeoQmKSP06vxVX455UySbDK+Hl8mNrOTtUMfviqoWbwUHKkYiSOxf/CB&#10;PJJqrxKdWVhWxqSCGMuagn8eXU2TgQdTlVEY1Txu1ncG2V5QSZfLnH6xigR2pkYvY+njKal0C0ej&#10;Ioax35VmVUlpjFsPsd/UACukVDaMWtFWlKr1Nj131lsk1wkwImuKcsDuAHrNFqTHbmPu9KOpSu06&#10;GOd/C6w1HiySZ7BhMK4rC/gegKGsOs+tfk9SS01kaQ3lcYUMoR0W7+SyogI+CB9WAmk6aI5o4sMT&#10;HdoAFQq6G2dbwF/vfY/61LQk5ayhaSu4/7kTqDgz3yy18/VoMonjmR4Tai164LlkfS6xu/oOqPoj&#10;2i1OpmvUD6a/aoT6lRbDInolkbCSfBdcBuwfd6HdArRapFoskhqNpBPhwT47GcEjq7FBXw6vAl3X&#10;xYH6/xH6yRSzN83c6kZLC4tdAF2lTj/x2vFN45wap1s9cV+cv5PWaUHOfwMAAP//AwBQSwMEFAAG&#10;AAgAAAAhAHIMNangAAAADgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyoHatU&#10;IcSpoKgHIpCg8AFuvCQR8TqK3Tb8PdsT3Ga0T7Mz5Xr2gzjiFPtABrKFAoHUBNdTa+DzY3uTg4jJ&#10;krNDIDTwgxHW1eVFaQsXTvSOx11qBYdQLKyBLqWxkDI2HXobF2FE4ttXmLxNbKdWusmeONwPUiu1&#10;kt72xB86O+Kmw+Z7d/AGqH7MXdz4l7ndvr0+P021oqw25vpqfrgHkXBOfzCc63N1qLjTPhzIRTGw&#10;10ozyuI2z5YgzojSOgOxZ7Va3imQVSn/z6h+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAA&#10;AOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAh&#10;ADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAh&#10;AEOfhNOFAgAAaAUAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgA&#10;AAAhAHIMNangAAAADgEAAA8AAAAAAAAAAAAAAAAA3wQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAA&#10;BAAEAPMAAADsBQAAAAA=&#10;">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1CF70D1D" w14:textId="77777777" w:rsidR="00953F9D" w:rsidRDefault="00953F9D">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4CBEC0E4" w14:textId="77777777" w:rsidR="00953F9D" w:rsidRDefault="00953F9D">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="4CFABCE0" w14:textId="63B2E2BC" w:rsidR="00953F9D" w:rsidRDefault="00953F9D">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
   <w:tbl>
     <w:tblPr>
-      <w:tblStyle w:val="TableGrid"/>
+      <w:tblStyle w:val="Tabelraster"/>
       <w:tblpPr w:leftFromText="142" w:rightFromText="142" w:vertAnchor="page" w:horzAnchor="page" w:tblpX="3607" w:tblpY="15809"/>
       <w:tblOverlap w:val="never"/>
       <w:tblW w:w="0" w:type="auto"/>
       <w:tblBorders>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:tblBorders>
       <w:tblLayout w:type="fixed"/>
       <w:tblCellMar>
         <w:left w:w="0" w:type="dxa"/>
         <w:right w:w="595" w:type="dxa"/>
       </w:tblCellMar>
       <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
     </w:tblPr>
     <w:tblGrid>
       <w:gridCol w:w="4210"/>
       <w:gridCol w:w="1803"/>
       <w:gridCol w:w="601"/>
     </w:tblGrid>
     <w:tr w:rsidR="001E1E25" w14:paraId="621ED5E2" w14:textId="77777777" w:rsidTr="533B21ED">
       <w:trPr>
@@ -2961,56 +3290,56 @@
             <w:rPr>
               <w:noProof/>
             </w:rPr>
             <w:t>6</w:t>
           </w:r>
           <w:r w:rsidRPr="000B2511">
             <w:fldChar w:fldCharType="end"/>
           </w:r>
           <w:r w:rsidRPr="000B2511">
             <w:t>/</w:t>
           </w:r>
           <w:fldSimple w:instr="NUMPAGES  \* Arabic  \* MERGEFORMAT">
             <w:r>
               <w:rPr>
                 <w:noProof/>
               </w:rPr>
               <w:t>6</w:t>
             </w:r>
           </w:fldSimple>
         </w:p>
       </w:tc>
     </w:tr>
   </w:tbl>
   <w:p w14:paraId="4A2CB33E" w14:textId="5E58F841" w:rsidR="00953F9D" w:rsidRDefault="00953F9D">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="2FE53182" w14:textId="1638CA81" w:rsidR="00953F9D" w:rsidRDefault="001E1E25">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="nl-BE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658245" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="0F8A3D6E" wp14:editId="1773728A">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:posOffset>-166370</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>9896779</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="953770" cy="762635"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapTopAndBottom/>
           <wp:docPr id="374" name="Logo small"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -3032,110 +3361,110 @@
                 </pic:blipFill>
                 <pic:spPr>
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="953770" cy="762635"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
   <w:p w14:paraId="06A915DB" w14:textId="77777777" w:rsidR="00953F9D" w:rsidRDefault="00953F9D">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="1FB82CEE" w14:textId="77777777" w:rsidR="00953F9D" w:rsidRDefault="00953F9D">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
   <w:p w14:paraId="77A06D0A" w14:textId="04E3CEE4" w:rsidR="00953F9D" w:rsidRDefault="00953F9D">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="Voettekst"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="750FF332" w14:textId="77777777" w:rsidR="009B0FE5" w:rsidRDefault="009B0FE5" w:rsidP="009C3C4B">
+    <w:p w14:paraId="5EF3881A" w14:textId="77777777" w:rsidR="00680200" w:rsidRDefault="00680200" w:rsidP="009C3C4B">
       <w:pPr>
         <w:pStyle w:val="Linefullwidth"/>
       </w:pPr>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="79E290D2" w14:textId="77777777" w:rsidR="009B0FE5" w:rsidRDefault="009B0FE5" w:rsidP="007409C9">
+    <w:p w14:paraId="3CF14686" w14:textId="77777777" w:rsidR="00680200" w:rsidRDefault="00680200" w:rsidP="007409C9">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationNotice" w:id="1">
-    <w:p w14:paraId="78E8F6EF" w14:textId="77777777" w:rsidR="009B0FE5" w:rsidRDefault="009B0FE5">
+    <w:p w14:paraId="0BBA60D0" w14:textId="77777777" w:rsidR="00680200" w:rsidRDefault="00680200">
       <w:pPr>
         <w:spacing w:line="240" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="22B34699" w14:textId="77777777" w:rsidR="009A582A" w:rsidRDefault="009A582A">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="2BC69999" w14:textId="2C01FE39" w:rsidR="001E1E25" w:rsidRDefault="00294651">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658246" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6382974A" wp14:editId="4931EBDC">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
             <wp:align>left</wp:align>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>-746760</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="1273175" cy="421640"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapSquare wrapText="bothSides"/>
           <wp:docPr id="377" name="Afbeelding 377"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
@@ -3165,54 +3494,54 @@
                     <a:noFill/>
                   </a:ln>
                   <a:extLst>
                     <a:ext uri="{53640926-AAD7-44D8-BBD7-CCE9431645EC}">
                       <a14:shadowObscured xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main"/>
                     </a:ext>
                   </a:extLst>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="1E812E8C" w14:textId="77777777" w:rsidR="00953F9D" w:rsidRDefault="00953F9D" w:rsidP="007409C9">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="Koptekst"/>
       <w:spacing w:line="2835" w:lineRule="exact"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:lang w:eastAsia="nl-BE"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658244" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="284CA8C2" wp14:editId="1FF2E748">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="page">
             <wp:posOffset>381635</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="page">
             <wp:posOffset>0</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="2667000" cy="1143000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
           <wp:docPr id="373" name="Afbeelding 373" descr="icoon_UGent_WE_NL_RGB_2400_kleur"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
@@ -3404,51 +3733,51 @@
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback xmlns:arto="http://schemas.microsoft.com/office/word/2006/arto" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture" xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
           <w:pict w14:anchorId="67F8CA5D">
             <v:rect id="Title positioning" style="position:absolute;margin-left:0;margin-top:180.6pt;width:595.3pt;height:1in;z-index:251658240;visibility:hidden;mso-wrap-style:square;mso-width-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:page;mso-position-vertical:absolute;mso-position-vertical-relative:page;mso-width-percent:0;mso-width-relative:margin;v-text-anchor:middle" o:spid="_x0000_s1026" filled="f" strokecolor="red" strokeweight=".25pt" w14:anchorId="1447ED02" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCojXXEfwIAAGgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVM1u2zAMvg/YOwi6r06ypt2COkXQIsOA&#10;oi3aDj0rspQYkEWNUuJkTz9Ksp2gK3YY5oNMieTHf15d7xvDdgp9Dbbk47MRZ8pKqGq7LvmPl+Wn&#10;L5z5IGwlDFhV8oPy/Hr+8cNV62ZqAhswlUJGINbPWlfyTQhuVhReblQj/Bk4ZYmpARsR6IrrokLR&#10;EnpjislodFG0gJVDkMp7er3NTD5P+ForGR609iowU3LyLaQT07mKZzG/ErM1CrepZeeG+AcvGlFb&#10;MjpA3Yog2BbrP6CaWiJ40OFMQlOA1rVUKQaKZjx6E83zRjiVYqHkeDekyf8/WHm/e3aPSGlonZ95&#10;ImMUe41N/JN/bJ+SdRiSpfaBSXq8nF6M6ONMEu/r+PycaIIpjtoOffimoGGRKDlSMVKOxO7Ohyza&#10;i0RjFpa1MakgxrK25J/Hl9Ok4MHUVWRGMY/r1Y1BthNU0uUy+ZDBTsTIC2PJmWNQiQoHoyKGsU9K&#10;s7qiMCbZQuw3NcAKKZUN48zaiEpla9NTY71GCjkBRmRNXg7YHUAvmUF67OxzJx9VVWrXQXn0N8ey&#10;8qCRLIMNg3JTW8D3AAxF1VnO8n2ScmpillZQHR6RIeRh8U4uayrgnfDhUSBNB9WcJj480KENUKGg&#10;ozjbAP567z3KU9MSl7OWpq3k/udWoOLMfLfUzql/aDzT5Xx6OSEbeMpZnXLstrkBqv6YdouTiYzy&#10;wfSkRmheaTEsolViCSvJdsllwP5yE/IWoNUi1WKRxGgknQh39tnJCB6zGhv0Zf8q0HVdHKj/76Gf&#10;TDF708xZNmpaWGwD6Dp1+jGvXb5pnFPjdKsn7ovTe5I6Lsj5bwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;ANcnKyjeAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyonaBGJWRTQVEP&#10;RCBB4QPceEki4nVku234e9wTHEczmnlTrWc7iiP5MDhGyBYKBHHrzMAdwufH9mYFIkTNRo+OCeGH&#10;Aqzry4tKl8ad+J2Ou9iJVMKh1Ah9jFMpZWh7sjos3EScvC/nrY5J+k4ar0+p3I4yV6qQVg+cFno9&#10;0aan9nt3sAjcPK5M2NiXudu+vT4/+UZx1iBeX80P9yAizfEvDGf8hA51Ytq7A5sgRoR0JCLcFlkO&#10;4mxnd6oAsUdYqmUOsq7k/wf1LwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCojXXEfwIA&#10;AGgFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQDXJyso&#10;3gAAAAkBAAAPAAAAAAAAAAAAAAAAANkEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="007D6FA0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="377E6D74"/>
     <w:lvl w:ilvl="0" w:tplc="0413000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04130019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0413001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
@@ -4153,69 +4482,69 @@
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="12E8783A"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="791EF614"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading1"/>
+      <w:pStyle w:val="Kop1"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:caps w:val="0"/>
         <w:color w:val="1E64C8"/>
         <w:sz w:val="32"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading2"/>
+      <w:pStyle w:val="Kop2"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b w:val="0"/>
         <w:bCs w:val="0"/>
         <w:i w:val="0"/>
         <w:iCs w:val="0"/>
         <w:caps w:val="0"/>
         <w:smallCaps w:val="0"/>
         <w:strike w:val="0"/>
         <w:dstrike w:val="0"/>
         <w:outline w:val="0"/>
         <w:shadow w:val="0"/>
         <w:emboss w:val="0"/>
         <w:imprint w:val="0"/>
         <w:noProof w:val="0"/>
         <w:vanish w:val="0"/>
         <w:spacing w:val="0"/>
         <w:kern w:val="0"/>
         <w:position w:val="0"/>
         <w:u w:val="none"/>
@@ -4231,67 +4560,67 @@
           <w14:srgbClr w14:val="000000"/>
         </w14:shadow>
         <w14:reflection w14:blurRad="0" w14:stA="0" w14:stPos="0" w14:endA="0" w14:endPos="0" w14:dist="0" w14:dir="0" w14:fadeDir="0" w14:sx="0" w14:sy="0" w14:kx="0" w14:ky="0" w14:algn="none"/>
         <w14:textOutline w14:w="0" w14:cap="rnd" w14:cmpd="sng" w14:algn="ctr">
           <w14:noFill/>
           <w14:prstDash w14:val="solid"/>
           <w14:bevel/>
         </w14:textOutline>
         <w14:scene3d>
           <w14:camera w14:prst="orthographicFront"/>
           <w14:lightRig w14:rig="threePt" w14:dir="t">
             <w14:rot w14:lat="0" w14:lon="0" w14:rev="0"/>
           </w14:lightRig>
         </w14:scene3d>
         <w14:props3d w14:extrusionH="0" w14:contourW="0" w14:prstMaterial="none"/>
         <w14:ligatures w14:val="none"/>
         <w14:numForm w14:val="default"/>
         <w14:numSpacing w14:val="default"/>
         <w14:stylisticSets/>
         <w14:cntxtAlts w14:val="0"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading3"/>
+      <w:pStyle w:val="Kop3"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="24"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="3">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
-      <w:pStyle w:val="Heading4"/>
+      <w:pStyle w:val="Kop4"/>
       <w:lvlText w:val="%3.%4"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
         <w:b/>
         <w:i w:val="0"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="4">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1008" w:hanging="1008"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="5">
@@ -6212,130 +6541,130 @@
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="22" w16cid:durableId="271324893">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="23" w16cid:durableId="1766538764">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="24" w16cid:durableId="1826581096">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="25" w16cid:durableId="39021338">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="26" w16cid:durableId="1527668635">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="27" w16cid:durableId="2058356397">
     <w:abstractNumId w:val="7"/>
     <w:lvlOverride w:ilvl="0">
       <w:lvl w:ilvl="0">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
-        <w:pStyle w:val="Heading1"/>
+        <w:pStyle w:val="Kop1"/>
         <w:lvlText w:val="%1"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="0" w:firstLine="0"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:caps w:val="0"/>
           <w:color w:val="1E64C8"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:lvl w:ilvl="1">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
-        <w:pStyle w:val="Heading2"/>
+        <w:pStyle w:val="Kop2"/>
         <w:lvlText w:val="%1.%2"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="0" w:firstLine="0"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:caps w:val="0"/>
           <w:smallCaps w:val="0"/>
           <w:strike w:val="0"/>
           <w:dstrike w:val="0"/>
           <w:outline w:val="0"/>
           <w:shadow w:val="0"/>
           <w:emboss w:val="0"/>
           <w:imprint w:val="0"/>
           <w:vanish w:val="0"/>
           <w:spacing w:val="0"/>
           <w:kern w:val="0"/>
           <w:position w:val="0"/>
           <w:u w:val="none"/>
           <w:effect w:val="none"/>
           <w:vertAlign w:val="baseline"/>
           <w:em w:val="none"/>
           <w14:ligatures w14:val="none"/>
           <w14:numForm w14:val="default"/>
           <w14:numSpacing w14:val="default"/>
           <w14:stylisticSets/>
           <w14:cntxtAlts w14:val="0"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:lvl w:ilvl="2">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
-        <w:pStyle w:val="Heading3"/>
+        <w:pStyle w:val="Kop3"/>
         <w:lvlText w:val="%1.%2.%3"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="720" w:hanging="720"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:lvl w:ilvl="3">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
-        <w:pStyle w:val="Heading4"/>
+        <w:pStyle w:val="Kop4"/>
         <w:lvlText w:val="%3.%4"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="0" w:firstLine="0"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:hint="default"/>
           <w:b/>
           <w:i w:val="0"/>
           <w:sz w:val="20"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:lvl w:ilvl="4">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2.%3.%4.%5"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1008" w:hanging="1008"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
@@ -6376,58 +6705,62 @@
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1440" w:hanging="1440"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:lvl w:ilvl="8">
         <w:start w:val="1"/>
         <w:numFmt w:val="decimal"/>
         <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
         <w:lvlJc w:val="left"/>
         <w:pPr>
           <w:ind w:left="1584" w:hanging="1584"/>
         </w:pPr>
         <w:rPr>
           <w:rFonts w:hint="default"/>
         </w:rPr>
       </w:lvl>
     </w:lvlOverride>
   </w:num>
+  <w:num w:numId="28" w16cid:durableId="453720944">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
   <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="96"/>
+  <w:zoom w:percent="95"/>
   <w:displayBackgroundShape/>
+  <w:proofState w:spelling="clean"/>
   <w:attachedTemplate r:id="rId1"/>
   <w:defaultTabStop w:val="709"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
     <w:footnote w:id="1"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:numFmt w:val="decimal"/>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
     <w:endnote w:id="1"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
@@ -6458,50 +6791,51 @@
     <w:rsid w:val="00032BAD"/>
     <w:rsid w:val="000348C1"/>
     <w:rsid w:val="00034C61"/>
     <w:rsid w:val="00035050"/>
     <w:rsid w:val="00036E88"/>
     <w:rsid w:val="00040CA2"/>
     <w:rsid w:val="00042A7C"/>
     <w:rsid w:val="0004330E"/>
     <w:rsid w:val="00043645"/>
     <w:rsid w:val="00050027"/>
     <w:rsid w:val="00056E24"/>
     <w:rsid w:val="00062C20"/>
     <w:rsid w:val="00062EA7"/>
     <w:rsid w:val="00064556"/>
     <w:rsid w:val="00065E5D"/>
     <w:rsid w:val="00070DB3"/>
     <w:rsid w:val="00071234"/>
     <w:rsid w:val="0007405E"/>
     <w:rsid w:val="000741BF"/>
     <w:rsid w:val="00074B60"/>
     <w:rsid w:val="000756FC"/>
     <w:rsid w:val="00076F68"/>
     <w:rsid w:val="000873AD"/>
     <w:rsid w:val="00087721"/>
     <w:rsid w:val="00090EDB"/>
+    <w:rsid w:val="00093ADA"/>
     <w:rsid w:val="0009534C"/>
     <w:rsid w:val="000965BC"/>
     <w:rsid w:val="000A005D"/>
     <w:rsid w:val="000A16C6"/>
     <w:rsid w:val="000A4D8A"/>
     <w:rsid w:val="000A539F"/>
     <w:rsid w:val="000A7CF0"/>
     <w:rsid w:val="000A7FC8"/>
     <w:rsid w:val="000B22A1"/>
     <w:rsid w:val="000C21B7"/>
     <w:rsid w:val="000C2847"/>
     <w:rsid w:val="000C2C41"/>
     <w:rsid w:val="000C633E"/>
     <w:rsid w:val="000C678D"/>
     <w:rsid w:val="000C7A00"/>
     <w:rsid w:val="000D1314"/>
     <w:rsid w:val="000D155B"/>
     <w:rsid w:val="000D19D2"/>
     <w:rsid w:val="000D4EAD"/>
     <w:rsid w:val="000D665D"/>
     <w:rsid w:val="000D7016"/>
     <w:rsid w:val="000E4160"/>
     <w:rsid w:val="000E41C4"/>
     <w:rsid w:val="000E5FCA"/>
     <w:rsid w:val="000E768D"/>
@@ -6638,107 +6972,111 @@
     <w:rsid w:val="0028666E"/>
     <w:rsid w:val="00291835"/>
     <w:rsid w:val="00291FB2"/>
     <w:rsid w:val="00294651"/>
     <w:rsid w:val="00295AA5"/>
     <w:rsid w:val="00297E87"/>
     <w:rsid w:val="002A0864"/>
     <w:rsid w:val="002A38F1"/>
     <w:rsid w:val="002A66A6"/>
     <w:rsid w:val="002C3C5A"/>
     <w:rsid w:val="002C45AA"/>
     <w:rsid w:val="002C72A4"/>
     <w:rsid w:val="002C76B9"/>
     <w:rsid w:val="002D2CDA"/>
     <w:rsid w:val="002D3779"/>
     <w:rsid w:val="002D4E60"/>
     <w:rsid w:val="002D788E"/>
     <w:rsid w:val="002E0907"/>
     <w:rsid w:val="002E249E"/>
     <w:rsid w:val="002E597C"/>
     <w:rsid w:val="002E63A4"/>
     <w:rsid w:val="002E6E03"/>
     <w:rsid w:val="002E7F09"/>
     <w:rsid w:val="002F2185"/>
     <w:rsid w:val="002F292F"/>
+    <w:rsid w:val="002F2E58"/>
+    <w:rsid w:val="002F36DB"/>
     <w:rsid w:val="002F3FD2"/>
     <w:rsid w:val="002F5716"/>
     <w:rsid w:val="002F7850"/>
     <w:rsid w:val="00300B8D"/>
     <w:rsid w:val="00303AA0"/>
     <w:rsid w:val="003047D6"/>
     <w:rsid w:val="00305208"/>
     <w:rsid w:val="00306488"/>
     <w:rsid w:val="003067F1"/>
+    <w:rsid w:val="0031268C"/>
     <w:rsid w:val="003140D0"/>
     <w:rsid w:val="00324162"/>
     <w:rsid w:val="0032513B"/>
     <w:rsid w:val="0032649E"/>
     <w:rsid w:val="0033105F"/>
     <w:rsid w:val="003314A8"/>
     <w:rsid w:val="003458A0"/>
     <w:rsid w:val="00347AB0"/>
     <w:rsid w:val="00357370"/>
     <w:rsid w:val="003606D6"/>
     <w:rsid w:val="0036135B"/>
     <w:rsid w:val="003618B2"/>
     <w:rsid w:val="00361A48"/>
     <w:rsid w:val="00361B34"/>
     <w:rsid w:val="00362B7C"/>
     <w:rsid w:val="003636BB"/>
     <w:rsid w:val="0036399B"/>
     <w:rsid w:val="003661C5"/>
     <w:rsid w:val="00366C5A"/>
     <w:rsid w:val="003701F1"/>
     <w:rsid w:val="0037021A"/>
     <w:rsid w:val="00371070"/>
     <w:rsid w:val="0037308A"/>
     <w:rsid w:val="00373670"/>
     <w:rsid w:val="00373A74"/>
     <w:rsid w:val="00375F87"/>
     <w:rsid w:val="00383D23"/>
     <w:rsid w:val="00392FBA"/>
     <w:rsid w:val="0039322F"/>
     <w:rsid w:val="003A5594"/>
     <w:rsid w:val="003A5D8F"/>
     <w:rsid w:val="003A701E"/>
     <w:rsid w:val="003B1036"/>
     <w:rsid w:val="003B2736"/>
     <w:rsid w:val="003B31B4"/>
     <w:rsid w:val="003B3C38"/>
     <w:rsid w:val="003B5CCE"/>
     <w:rsid w:val="003C0020"/>
     <w:rsid w:val="003C2490"/>
     <w:rsid w:val="003C6E96"/>
     <w:rsid w:val="003D1DA5"/>
     <w:rsid w:val="003D3535"/>
     <w:rsid w:val="003E100C"/>
     <w:rsid w:val="003E19A8"/>
     <w:rsid w:val="003E3BDD"/>
     <w:rsid w:val="003E4264"/>
     <w:rsid w:val="003E53BA"/>
     <w:rsid w:val="003E6F66"/>
+    <w:rsid w:val="003E77EF"/>
     <w:rsid w:val="003F17A8"/>
     <w:rsid w:val="003F1E62"/>
     <w:rsid w:val="003F1EBC"/>
     <w:rsid w:val="003F5F96"/>
     <w:rsid w:val="004013A6"/>
     <w:rsid w:val="004027A8"/>
     <w:rsid w:val="00403F7D"/>
     <w:rsid w:val="00410411"/>
     <w:rsid w:val="004124F3"/>
     <w:rsid w:val="004160A4"/>
     <w:rsid w:val="00416D0A"/>
     <w:rsid w:val="00422282"/>
     <w:rsid w:val="00423864"/>
     <w:rsid w:val="0042391E"/>
     <w:rsid w:val="00423B96"/>
     <w:rsid w:val="00424C83"/>
     <w:rsid w:val="00426B0C"/>
     <w:rsid w:val="00432758"/>
     <w:rsid w:val="0043277D"/>
     <w:rsid w:val="00432E96"/>
     <w:rsid w:val="00437AE0"/>
     <w:rsid w:val="00437C18"/>
     <w:rsid w:val="00440660"/>
     <w:rsid w:val="004428C7"/>
     <w:rsid w:val="00443443"/>
@@ -6767,50 +7105,51 @@
     <w:rsid w:val="00491A6E"/>
     <w:rsid w:val="00493F77"/>
     <w:rsid w:val="004940B7"/>
     <w:rsid w:val="00495268"/>
     <w:rsid w:val="004A0C46"/>
     <w:rsid w:val="004A0FF3"/>
     <w:rsid w:val="004A2445"/>
     <w:rsid w:val="004A2530"/>
     <w:rsid w:val="004A3309"/>
     <w:rsid w:val="004A7ADB"/>
     <w:rsid w:val="004A7BBE"/>
     <w:rsid w:val="004B1162"/>
     <w:rsid w:val="004B1B8D"/>
     <w:rsid w:val="004B3B3D"/>
     <w:rsid w:val="004B3D99"/>
     <w:rsid w:val="004B60E8"/>
     <w:rsid w:val="004B7209"/>
     <w:rsid w:val="004C2D77"/>
     <w:rsid w:val="004C57BA"/>
     <w:rsid w:val="004C5DA9"/>
     <w:rsid w:val="004C7479"/>
     <w:rsid w:val="004D087E"/>
     <w:rsid w:val="004D12E3"/>
     <w:rsid w:val="004D13DA"/>
     <w:rsid w:val="004D323F"/>
+    <w:rsid w:val="004D498B"/>
     <w:rsid w:val="004D72B5"/>
     <w:rsid w:val="004E323F"/>
     <w:rsid w:val="004E4EEC"/>
     <w:rsid w:val="004E516F"/>
     <w:rsid w:val="004F0BEA"/>
     <w:rsid w:val="004F2622"/>
     <w:rsid w:val="004F34CB"/>
     <w:rsid w:val="004F542A"/>
     <w:rsid w:val="004F69C0"/>
     <w:rsid w:val="0050001B"/>
     <w:rsid w:val="0050263B"/>
     <w:rsid w:val="00506345"/>
     <w:rsid w:val="00506D9C"/>
     <w:rsid w:val="00511857"/>
     <w:rsid w:val="00521628"/>
     <w:rsid w:val="00522C41"/>
     <w:rsid w:val="0052411F"/>
     <w:rsid w:val="00525E0E"/>
     <w:rsid w:val="0052738A"/>
     <w:rsid w:val="00527B1F"/>
     <w:rsid w:val="005319A5"/>
     <w:rsid w:val="00534012"/>
     <w:rsid w:val="00534AB2"/>
     <w:rsid w:val="00535F51"/>
     <w:rsid w:val="00540B75"/>
@@ -6882,75 +7221,79 @@
     <w:rsid w:val="00622454"/>
     <w:rsid w:val="006224B6"/>
     <w:rsid w:val="00624792"/>
     <w:rsid w:val="00625EB5"/>
     <w:rsid w:val="00627C37"/>
     <w:rsid w:val="00631D8B"/>
     <w:rsid w:val="0063467C"/>
     <w:rsid w:val="006356C8"/>
     <w:rsid w:val="006403ED"/>
     <w:rsid w:val="00640C7A"/>
     <w:rsid w:val="00643779"/>
     <w:rsid w:val="00644AF9"/>
     <w:rsid w:val="00645B5D"/>
     <w:rsid w:val="0064709F"/>
     <w:rsid w:val="00651B74"/>
     <w:rsid w:val="00652555"/>
     <w:rsid w:val="00655149"/>
     <w:rsid w:val="006571E0"/>
     <w:rsid w:val="0065786E"/>
     <w:rsid w:val="00660B80"/>
     <w:rsid w:val="006643B7"/>
     <w:rsid w:val="00664B2F"/>
     <w:rsid w:val="00666E1B"/>
     <w:rsid w:val="00670801"/>
     <w:rsid w:val="00677E89"/>
+    <w:rsid w:val="00680200"/>
     <w:rsid w:val="006804F4"/>
     <w:rsid w:val="0068270E"/>
     <w:rsid w:val="00683E87"/>
+    <w:rsid w:val="0068489A"/>
     <w:rsid w:val="00687A68"/>
     <w:rsid w:val="00693990"/>
     <w:rsid w:val="00694F6B"/>
     <w:rsid w:val="006968FA"/>
     <w:rsid w:val="00696E70"/>
     <w:rsid w:val="006A59F8"/>
     <w:rsid w:val="006A72C0"/>
     <w:rsid w:val="006B07CA"/>
     <w:rsid w:val="006B3ED2"/>
     <w:rsid w:val="006B501E"/>
     <w:rsid w:val="006B7E6A"/>
     <w:rsid w:val="006C2DC4"/>
     <w:rsid w:val="006C3D21"/>
     <w:rsid w:val="006C4A83"/>
     <w:rsid w:val="006C6756"/>
     <w:rsid w:val="006D54E9"/>
     <w:rsid w:val="006E0F17"/>
+    <w:rsid w:val="006E181F"/>
     <w:rsid w:val="006E2F84"/>
     <w:rsid w:val="006E5E4C"/>
     <w:rsid w:val="006E6311"/>
     <w:rsid w:val="006E646E"/>
     <w:rsid w:val="006E7EDD"/>
+    <w:rsid w:val="006F4A2E"/>
     <w:rsid w:val="006F4C5B"/>
     <w:rsid w:val="006F62DA"/>
     <w:rsid w:val="006F77EC"/>
     <w:rsid w:val="007025B4"/>
     <w:rsid w:val="007056A3"/>
     <w:rsid w:val="00705A0F"/>
     <w:rsid w:val="00705FBC"/>
     <w:rsid w:val="00712717"/>
     <w:rsid w:val="0071290F"/>
     <w:rsid w:val="00717728"/>
     <w:rsid w:val="00727836"/>
     <w:rsid w:val="007323FA"/>
     <w:rsid w:val="00733992"/>
     <w:rsid w:val="00733E8D"/>
     <w:rsid w:val="00735A79"/>
     <w:rsid w:val="007409C9"/>
     <w:rsid w:val="00746524"/>
     <w:rsid w:val="00746AD7"/>
     <w:rsid w:val="007557EE"/>
     <w:rsid w:val="00757424"/>
     <w:rsid w:val="0075766A"/>
     <w:rsid w:val="00760DC7"/>
     <w:rsid w:val="0076229A"/>
     <w:rsid w:val="00770EB2"/>
     <w:rsid w:val="00773225"/>
@@ -6989,105 +7332,110 @@
     <w:rsid w:val="00801F3E"/>
     <w:rsid w:val="00802138"/>
     <w:rsid w:val="00803958"/>
     <w:rsid w:val="008039BF"/>
     <w:rsid w:val="00806632"/>
     <w:rsid w:val="00807D96"/>
     <w:rsid w:val="00813A55"/>
     <w:rsid w:val="008145F0"/>
     <w:rsid w:val="00817ACD"/>
     <w:rsid w:val="00820CF1"/>
     <w:rsid w:val="008245A8"/>
     <w:rsid w:val="00825EE5"/>
     <w:rsid w:val="00827193"/>
     <w:rsid w:val="00830B32"/>
     <w:rsid w:val="00831C4D"/>
     <w:rsid w:val="00832965"/>
     <w:rsid w:val="00833D6D"/>
     <w:rsid w:val="00835136"/>
     <w:rsid w:val="00835512"/>
     <w:rsid w:val="008355FF"/>
     <w:rsid w:val="0084083F"/>
     <w:rsid w:val="008426A2"/>
     <w:rsid w:val="008453B8"/>
     <w:rsid w:val="0084625D"/>
     <w:rsid w:val="008506FD"/>
+    <w:rsid w:val="00850D9B"/>
     <w:rsid w:val="008605EF"/>
     <w:rsid w:val="00860BDF"/>
     <w:rsid w:val="008627EF"/>
     <w:rsid w:val="00865324"/>
     <w:rsid w:val="00867E7D"/>
     <w:rsid w:val="008729B8"/>
     <w:rsid w:val="008729CA"/>
     <w:rsid w:val="00877B2F"/>
     <w:rsid w:val="00881C3C"/>
     <w:rsid w:val="00882E44"/>
     <w:rsid w:val="008861A1"/>
     <w:rsid w:val="008868D8"/>
     <w:rsid w:val="008A444E"/>
+    <w:rsid w:val="008A47F7"/>
     <w:rsid w:val="008B0D54"/>
     <w:rsid w:val="008B35AA"/>
     <w:rsid w:val="008C000F"/>
     <w:rsid w:val="008C545B"/>
     <w:rsid w:val="008D1D48"/>
     <w:rsid w:val="008D2782"/>
     <w:rsid w:val="008D4C3C"/>
     <w:rsid w:val="008D6818"/>
     <w:rsid w:val="008E0849"/>
     <w:rsid w:val="008E0F42"/>
     <w:rsid w:val="008E1890"/>
     <w:rsid w:val="008E5B3B"/>
     <w:rsid w:val="008E631B"/>
     <w:rsid w:val="008E6617"/>
     <w:rsid w:val="008E693D"/>
     <w:rsid w:val="008F192F"/>
     <w:rsid w:val="008F1FBD"/>
     <w:rsid w:val="008F2556"/>
     <w:rsid w:val="008F59A1"/>
     <w:rsid w:val="008F710B"/>
     <w:rsid w:val="00905380"/>
     <w:rsid w:val="00905B5C"/>
     <w:rsid w:val="0090655F"/>
+    <w:rsid w:val="009075D3"/>
     <w:rsid w:val="00910749"/>
     <w:rsid w:val="0091371F"/>
     <w:rsid w:val="00914E62"/>
     <w:rsid w:val="009209C7"/>
     <w:rsid w:val="00922006"/>
     <w:rsid w:val="009232AB"/>
     <w:rsid w:val="00923E68"/>
     <w:rsid w:val="0092541D"/>
     <w:rsid w:val="00925F8F"/>
     <w:rsid w:val="00926663"/>
     <w:rsid w:val="009267CD"/>
     <w:rsid w:val="009317FD"/>
     <w:rsid w:val="00931C48"/>
     <w:rsid w:val="00933ACA"/>
     <w:rsid w:val="0093720F"/>
     <w:rsid w:val="00940BB6"/>
     <w:rsid w:val="0094295C"/>
+    <w:rsid w:val="00942C86"/>
     <w:rsid w:val="00945110"/>
     <w:rsid w:val="00945177"/>
+    <w:rsid w:val="009452FC"/>
     <w:rsid w:val="00945B59"/>
     <w:rsid w:val="00946C52"/>
     <w:rsid w:val="0094745E"/>
     <w:rsid w:val="00951FCB"/>
     <w:rsid w:val="009520B4"/>
     <w:rsid w:val="0095321D"/>
     <w:rsid w:val="00953F9D"/>
     <w:rsid w:val="00954FDE"/>
     <w:rsid w:val="0095558C"/>
     <w:rsid w:val="00957BAA"/>
     <w:rsid w:val="009602CC"/>
     <w:rsid w:val="009703B9"/>
     <w:rsid w:val="00972145"/>
     <w:rsid w:val="00972430"/>
     <w:rsid w:val="009735D2"/>
     <w:rsid w:val="009742EB"/>
     <w:rsid w:val="0098099B"/>
     <w:rsid w:val="00982969"/>
     <w:rsid w:val="00985D04"/>
     <w:rsid w:val="009877BE"/>
     <w:rsid w:val="00987FA9"/>
     <w:rsid w:val="00993723"/>
     <w:rsid w:val="00994BA5"/>
     <w:rsid w:val="00996DF4"/>
     <w:rsid w:val="00996F51"/>
@@ -7131,131 +7479,138 @@
     <w:rsid w:val="00A1595C"/>
     <w:rsid w:val="00A1649F"/>
     <w:rsid w:val="00A16AB4"/>
     <w:rsid w:val="00A172D0"/>
     <w:rsid w:val="00A2029F"/>
     <w:rsid w:val="00A215CC"/>
     <w:rsid w:val="00A22D41"/>
     <w:rsid w:val="00A30443"/>
     <w:rsid w:val="00A32963"/>
     <w:rsid w:val="00A349B3"/>
     <w:rsid w:val="00A36173"/>
     <w:rsid w:val="00A36D45"/>
     <w:rsid w:val="00A42A54"/>
     <w:rsid w:val="00A431E8"/>
     <w:rsid w:val="00A437C6"/>
     <w:rsid w:val="00A4626A"/>
     <w:rsid w:val="00A47428"/>
     <w:rsid w:val="00A54568"/>
     <w:rsid w:val="00A55116"/>
     <w:rsid w:val="00A55F61"/>
     <w:rsid w:val="00A60836"/>
     <w:rsid w:val="00A631FC"/>
     <w:rsid w:val="00A64B28"/>
     <w:rsid w:val="00A65202"/>
     <w:rsid w:val="00A668A0"/>
+    <w:rsid w:val="00A673F8"/>
     <w:rsid w:val="00A70100"/>
     <w:rsid w:val="00A702FA"/>
     <w:rsid w:val="00A70E4C"/>
     <w:rsid w:val="00A7110F"/>
     <w:rsid w:val="00A73FED"/>
     <w:rsid w:val="00A75088"/>
     <w:rsid w:val="00A833CE"/>
     <w:rsid w:val="00A85276"/>
     <w:rsid w:val="00A86B4E"/>
     <w:rsid w:val="00A87358"/>
     <w:rsid w:val="00A90D5B"/>
     <w:rsid w:val="00A92669"/>
     <w:rsid w:val="00A96B91"/>
+    <w:rsid w:val="00A97758"/>
     <w:rsid w:val="00AA15C5"/>
     <w:rsid w:val="00AA389B"/>
     <w:rsid w:val="00AA56C1"/>
     <w:rsid w:val="00AB044D"/>
     <w:rsid w:val="00AB11BE"/>
     <w:rsid w:val="00AB31B1"/>
     <w:rsid w:val="00AB5EF8"/>
     <w:rsid w:val="00AB644C"/>
     <w:rsid w:val="00AB6CA3"/>
     <w:rsid w:val="00AB7D4F"/>
     <w:rsid w:val="00AC0019"/>
     <w:rsid w:val="00AC1352"/>
     <w:rsid w:val="00AC5A2E"/>
     <w:rsid w:val="00AC6CC7"/>
     <w:rsid w:val="00AC6E38"/>
     <w:rsid w:val="00AD62DC"/>
     <w:rsid w:val="00AE129D"/>
     <w:rsid w:val="00AE2851"/>
     <w:rsid w:val="00AE341B"/>
     <w:rsid w:val="00AE42B9"/>
+    <w:rsid w:val="00AE7843"/>
     <w:rsid w:val="00AF327C"/>
     <w:rsid w:val="00AF3516"/>
     <w:rsid w:val="00AF414D"/>
     <w:rsid w:val="00AF58DB"/>
     <w:rsid w:val="00AF5F08"/>
     <w:rsid w:val="00B01354"/>
     <w:rsid w:val="00B04AEB"/>
     <w:rsid w:val="00B0571F"/>
     <w:rsid w:val="00B06347"/>
     <w:rsid w:val="00B06C91"/>
     <w:rsid w:val="00B06FC9"/>
     <w:rsid w:val="00B10E12"/>
     <w:rsid w:val="00B11B0B"/>
     <w:rsid w:val="00B25F05"/>
     <w:rsid w:val="00B365A2"/>
     <w:rsid w:val="00B365A5"/>
     <w:rsid w:val="00B37635"/>
     <w:rsid w:val="00B40F75"/>
     <w:rsid w:val="00B430E4"/>
     <w:rsid w:val="00B43D59"/>
     <w:rsid w:val="00B44BA5"/>
     <w:rsid w:val="00B45375"/>
     <w:rsid w:val="00B454EE"/>
     <w:rsid w:val="00B473A9"/>
     <w:rsid w:val="00B51F88"/>
     <w:rsid w:val="00B52EA7"/>
     <w:rsid w:val="00B538EF"/>
+    <w:rsid w:val="00B538F4"/>
     <w:rsid w:val="00B53CAE"/>
+    <w:rsid w:val="00B54781"/>
     <w:rsid w:val="00B550E7"/>
     <w:rsid w:val="00B635F9"/>
     <w:rsid w:val="00B673E0"/>
     <w:rsid w:val="00B70D3C"/>
     <w:rsid w:val="00B72CA2"/>
     <w:rsid w:val="00B75AD5"/>
     <w:rsid w:val="00B76413"/>
     <w:rsid w:val="00B80955"/>
     <w:rsid w:val="00B81B6E"/>
     <w:rsid w:val="00B81E5C"/>
     <w:rsid w:val="00B91ADE"/>
     <w:rsid w:val="00B93155"/>
     <w:rsid w:val="00B9347B"/>
     <w:rsid w:val="00B94E79"/>
     <w:rsid w:val="00BA70DC"/>
     <w:rsid w:val="00BA7990"/>
     <w:rsid w:val="00BB09A4"/>
     <w:rsid w:val="00BB15C2"/>
     <w:rsid w:val="00BB41C5"/>
+    <w:rsid w:val="00BB48C0"/>
     <w:rsid w:val="00BB4FB8"/>
+    <w:rsid w:val="00BB5DE6"/>
     <w:rsid w:val="00BC0AED"/>
     <w:rsid w:val="00BC0D6D"/>
     <w:rsid w:val="00BC2AC0"/>
     <w:rsid w:val="00BC6D79"/>
     <w:rsid w:val="00BD4C61"/>
     <w:rsid w:val="00BE0B6E"/>
     <w:rsid w:val="00BE3789"/>
     <w:rsid w:val="00BE69A9"/>
     <w:rsid w:val="00BE6D55"/>
     <w:rsid w:val="00BF15DF"/>
     <w:rsid w:val="00BF5B4D"/>
     <w:rsid w:val="00BF72B5"/>
     <w:rsid w:val="00BF7D72"/>
     <w:rsid w:val="00C010E0"/>
     <w:rsid w:val="00C03E6F"/>
     <w:rsid w:val="00C06D2C"/>
     <w:rsid w:val="00C10C6F"/>
     <w:rsid w:val="00C111CA"/>
     <w:rsid w:val="00C1305A"/>
     <w:rsid w:val="00C135E3"/>
     <w:rsid w:val="00C14642"/>
     <w:rsid w:val="00C152FC"/>
     <w:rsid w:val="00C1558E"/>
     <w:rsid w:val="00C161D5"/>
     <w:rsid w:val="00C169C2"/>
@@ -7269,50 +7624,52 @@
     <w:rsid w:val="00C356E0"/>
     <w:rsid w:val="00C35FE2"/>
     <w:rsid w:val="00C4163F"/>
     <w:rsid w:val="00C41989"/>
     <w:rsid w:val="00C5056C"/>
     <w:rsid w:val="00C52B84"/>
     <w:rsid w:val="00C54A2E"/>
     <w:rsid w:val="00C560B8"/>
     <w:rsid w:val="00C564B5"/>
     <w:rsid w:val="00C57C56"/>
     <w:rsid w:val="00C6058E"/>
     <w:rsid w:val="00C6695A"/>
     <w:rsid w:val="00C66D76"/>
     <w:rsid w:val="00C76659"/>
     <w:rsid w:val="00C7769B"/>
     <w:rsid w:val="00C81E0F"/>
     <w:rsid w:val="00C8486F"/>
     <w:rsid w:val="00C852CA"/>
     <w:rsid w:val="00C85C22"/>
     <w:rsid w:val="00C85DDC"/>
     <w:rsid w:val="00C913E3"/>
     <w:rsid w:val="00C91DF0"/>
     <w:rsid w:val="00C921FB"/>
     <w:rsid w:val="00C93691"/>
     <w:rsid w:val="00C96A3F"/>
+    <w:rsid w:val="00C96E67"/>
+    <w:rsid w:val="00C97463"/>
     <w:rsid w:val="00CA25F6"/>
     <w:rsid w:val="00CA292C"/>
     <w:rsid w:val="00CA3780"/>
     <w:rsid w:val="00CA4854"/>
     <w:rsid w:val="00CA4E69"/>
     <w:rsid w:val="00CA6A78"/>
     <w:rsid w:val="00CA7313"/>
     <w:rsid w:val="00CB1CD8"/>
     <w:rsid w:val="00CB53FF"/>
     <w:rsid w:val="00CB6D48"/>
     <w:rsid w:val="00CC3AC3"/>
     <w:rsid w:val="00CC4A95"/>
     <w:rsid w:val="00CC7655"/>
     <w:rsid w:val="00CD0904"/>
     <w:rsid w:val="00CD2DA4"/>
     <w:rsid w:val="00CD7105"/>
     <w:rsid w:val="00CE57E1"/>
     <w:rsid w:val="00CE6817"/>
     <w:rsid w:val="00CE7ED4"/>
     <w:rsid w:val="00CF0DA7"/>
     <w:rsid w:val="00CF11EF"/>
     <w:rsid w:val="00CF179B"/>
     <w:rsid w:val="00CF2322"/>
     <w:rsid w:val="00CF295C"/>
     <w:rsid w:val="00CF2F4F"/>
@@ -7333,66 +7690,68 @@
     <w:rsid w:val="00D2317B"/>
     <w:rsid w:val="00D2674A"/>
     <w:rsid w:val="00D2708B"/>
     <w:rsid w:val="00D324AF"/>
     <w:rsid w:val="00D32F5D"/>
     <w:rsid w:val="00D34566"/>
     <w:rsid w:val="00D34B1E"/>
     <w:rsid w:val="00D35A3D"/>
     <w:rsid w:val="00D37181"/>
     <w:rsid w:val="00D37EB2"/>
     <w:rsid w:val="00D436B8"/>
     <w:rsid w:val="00D43934"/>
     <w:rsid w:val="00D50DCD"/>
     <w:rsid w:val="00D544CB"/>
     <w:rsid w:val="00D54DBA"/>
     <w:rsid w:val="00D577D6"/>
     <w:rsid w:val="00D57AB3"/>
     <w:rsid w:val="00D62AAD"/>
     <w:rsid w:val="00D64E59"/>
     <w:rsid w:val="00D716AD"/>
     <w:rsid w:val="00D72FA3"/>
     <w:rsid w:val="00D74202"/>
     <w:rsid w:val="00D767BA"/>
     <w:rsid w:val="00D815C8"/>
     <w:rsid w:val="00D86D77"/>
+    <w:rsid w:val="00D87F84"/>
     <w:rsid w:val="00D90175"/>
     <w:rsid w:val="00D91CA0"/>
     <w:rsid w:val="00D92BB6"/>
     <w:rsid w:val="00D95BDC"/>
     <w:rsid w:val="00D9646F"/>
     <w:rsid w:val="00D97DF7"/>
     <w:rsid w:val="00DA1AB3"/>
     <w:rsid w:val="00DA1B33"/>
     <w:rsid w:val="00DA41AF"/>
     <w:rsid w:val="00DA49B2"/>
     <w:rsid w:val="00DA4A5A"/>
     <w:rsid w:val="00DB0D3C"/>
     <w:rsid w:val="00DB14DB"/>
     <w:rsid w:val="00DB3868"/>
     <w:rsid w:val="00DB3D19"/>
     <w:rsid w:val="00DB4575"/>
+    <w:rsid w:val="00DB5994"/>
     <w:rsid w:val="00DC140D"/>
     <w:rsid w:val="00DC1693"/>
     <w:rsid w:val="00DC2F8D"/>
     <w:rsid w:val="00DC6AD4"/>
     <w:rsid w:val="00DC7DA2"/>
     <w:rsid w:val="00DC7DC7"/>
     <w:rsid w:val="00DD011F"/>
     <w:rsid w:val="00DD1308"/>
     <w:rsid w:val="00DD131A"/>
     <w:rsid w:val="00DD19FA"/>
     <w:rsid w:val="00DD251B"/>
     <w:rsid w:val="00DD2DA8"/>
     <w:rsid w:val="00DD451E"/>
     <w:rsid w:val="00DD5902"/>
     <w:rsid w:val="00DD6D25"/>
     <w:rsid w:val="00DE16C4"/>
     <w:rsid w:val="00DE191F"/>
     <w:rsid w:val="00DE2DA2"/>
     <w:rsid w:val="00DE48BB"/>
     <w:rsid w:val="00DE605A"/>
     <w:rsid w:val="00DE71C7"/>
     <w:rsid w:val="00DE7E21"/>
     <w:rsid w:val="00E001C0"/>
     <w:rsid w:val="00E02F85"/>
     <w:rsid w:val="00E0573F"/>
@@ -7400,121 +7759,125 @@
     <w:rsid w:val="00E11B8A"/>
     <w:rsid w:val="00E15534"/>
     <w:rsid w:val="00E15D67"/>
     <w:rsid w:val="00E20720"/>
     <w:rsid w:val="00E20929"/>
     <w:rsid w:val="00E20E41"/>
     <w:rsid w:val="00E2321E"/>
     <w:rsid w:val="00E30A79"/>
     <w:rsid w:val="00E325DA"/>
     <w:rsid w:val="00E33581"/>
     <w:rsid w:val="00E3385B"/>
     <w:rsid w:val="00E4008F"/>
     <w:rsid w:val="00E41C88"/>
     <w:rsid w:val="00E463E7"/>
     <w:rsid w:val="00E51007"/>
     <w:rsid w:val="00E51847"/>
     <w:rsid w:val="00E51C94"/>
     <w:rsid w:val="00E521FC"/>
     <w:rsid w:val="00E5225C"/>
     <w:rsid w:val="00E56325"/>
     <w:rsid w:val="00E57E83"/>
     <w:rsid w:val="00E607F0"/>
     <w:rsid w:val="00E63D83"/>
     <w:rsid w:val="00E63DA5"/>
     <w:rsid w:val="00E65DB1"/>
+    <w:rsid w:val="00E71F26"/>
     <w:rsid w:val="00E8352A"/>
     <w:rsid w:val="00E84ECA"/>
     <w:rsid w:val="00E86F3C"/>
     <w:rsid w:val="00E90119"/>
     <w:rsid w:val="00E92615"/>
     <w:rsid w:val="00E926CC"/>
     <w:rsid w:val="00E94F75"/>
     <w:rsid w:val="00E9670F"/>
     <w:rsid w:val="00E96863"/>
     <w:rsid w:val="00EA0803"/>
     <w:rsid w:val="00EA0D6F"/>
     <w:rsid w:val="00EA0EC8"/>
     <w:rsid w:val="00EA2BDB"/>
     <w:rsid w:val="00EA2FCE"/>
     <w:rsid w:val="00EA3487"/>
     <w:rsid w:val="00EA4ABA"/>
     <w:rsid w:val="00EA53BA"/>
     <w:rsid w:val="00EB5BBE"/>
     <w:rsid w:val="00EB6524"/>
     <w:rsid w:val="00EB734A"/>
     <w:rsid w:val="00EC35EA"/>
     <w:rsid w:val="00ED0B01"/>
     <w:rsid w:val="00ED1286"/>
     <w:rsid w:val="00ED5055"/>
     <w:rsid w:val="00ED6206"/>
     <w:rsid w:val="00EE1C22"/>
     <w:rsid w:val="00EE1D54"/>
     <w:rsid w:val="00EE7059"/>
     <w:rsid w:val="00EE754B"/>
     <w:rsid w:val="00EE76C8"/>
     <w:rsid w:val="00EE7E81"/>
     <w:rsid w:val="00EF0944"/>
     <w:rsid w:val="00EF1F3F"/>
     <w:rsid w:val="00EF456E"/>
     <w:rsid w:val="00F0310C"/>
     <w:rsid w:val="00F05A4F"/>
     <w:rsid w:val="00F05FCE"/>
     <w:rsid w:val="00F074AE"/>
     <w:rsid w:val="00F13B4B"/>
     <w:rsid w:val="00F31088"/>
     <w:rsid w:val="00F31691"/>
     <w:rsid w:val="00F33154"/>
     <w:rsid w:val="00F34DDD"/>
     <w:rsid w:val="00F3651D"/>
     <w:rsid w:val="00F365F2"/>
+    <w:rsid w:val="00F3698C"/>
     <w:rsid w:val="00F36E31"/>
     <w:rsid w:val="00F401F6"/>
     <w:rsid w:val="00F429BA"/>
     <w:rsid w:val="00F4575F"/>
     <w:rsid w:val="00F50975"/>
     <w:rsid w:val="00F5329A"/>
     <w:rsid w:val="00F55D3C"/>
     <w:rsid w:val="00F60C6A"/>
+    <w:rsid w:val="00F61B36"/>
     <w:rsid w:val="00F634D7"/>
     <w:rsid w:val="00F63C82"/>
     <w:rsid w:val="00F67133"/>
     <w:rsid w:val="00F71EFE"/>
     <w:rsid w:val="00F72CE1"/>
     <w:rsid w:val="00F730AE"/>
     <w:rsid w:val="00F74BB8"/>
     <w:rsid w:val="00F7637C"/>
     <w:rsid w:val="00F77797"/>
     <w:rsid w:val="00F80A6E"/>
     <w:rsid w:val="00F8684F"/>
     <w:rsid w:val="00F90F92"/>
     <w:rsid w:val="00F915D6"/>
     <w:rsid w:val="00F91FB3"/>
     <w:rsid w:val="00F932EB"/>
     <w:rsid w:val="00F940DB"/>
     <w:rsid w:val="00F95247"/>
     <w:rsid w:val="00F9556D"/>
+    <w:rsid w:val="00F96BC2"/>
     <w:rsid w:val="00F97234"/>
     <w:rsid w:val="00F97452"/>
     <w:rsid w:val="00F978BB"/>
     <w:rsid w:val="00FA362B"/>
     <w:rsid w:val="00FA4B1C"/>
     <w:rsid w:val="00FA57CB"/>
     <w:rsid w:val="00FA6A2D"/>
     <w:rsid w:val="00FA6B72"/>
     <w:rsid w:val="00FA7350"/>
     <w:rsid w:val="00FA77EB"/>
     <w:rsid w:val="00FB170C"/>
     <w:rsid w:val="00FB18D2"/>
     <w:rsid w:val="00FB28FD"/>
     <w:rsid w:val="00FB45DC"/>
     <w:rsid w:val="00FB481B"/>
     <w:rsid w:val="00FB7817"/>
     <w:rsid w:val="00FC382F"/>
     <w:rsid w:val="00FC52E4"/>
     <w:rsid w:val="00FC7BE3"/>
     <w:rsid w:val="00FD1C69"/>
     <w:rsid w:val="00FD7469"/>
     <w:rsid w:val="00FE3E80"/>
     <w:rsid w:val="00FE444D"/>
     <w:rsid w:val="00FE4851"/>
     <w:rsid w:val="00FE493E"/>
@@ -7606,52 +7969,52 @@
     <w:rsid w:val="7D3A3A9D"/>
     <w:rsid w:val="7E09D78C"/>
     <w:rsid w:val="7FB18DD2"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="nl-NL" w:eastAsia="ja-JP" w:bidi="ar-SA"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
-  <w:decimalSymbol w:val="."/>
-  <w:listSeparator w:val=","/>
+  <w:decimalSymbol w:val=","/>
+  <w:listSeparator w:val=";"/>
   <w14:docId w14:val="5F7A357B"/>
   <w15:docId w15:val="{1207024B-4423-4106-836C-B067F36E0361}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="nl-NL" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="2" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
@@ -8008,1079 +8371,1079 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="Standaard">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="002F2185"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="280" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
       <w:lang w:val="nl-BE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Kop1">
     <w:name w:val="heading 1"/>
     <w:aliases w:val="_Chapter"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading1Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="00440660"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="440" w:line="400" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:caps/>
       <w:color w:val="1E64C8"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Kop2">
     <w:name w:val="heading 2"/>
     <w:aliases w:val="_Paragraph"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading2Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop2Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00440660"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:after="200" w:line="360" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="1"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Kop3">
     <w:name w:val="heading 3"/>
     <w:aliases w:val="_Subparagraph"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading3Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop3Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00440660"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:after="240" w:line="320" w:lineRule="atLeast"/>
       <w:outlineLvl w:val="2"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Kop4">
     <w:name w:val="heading 4"/>
     <w:aliases w:val="_Sub-subparagraph"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="Heading4Char"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="Kop4Char"/>
     <w:uiPriority w:val="9"/>
     <w:unhideWhenUsed/>
     <w:qFormat/>
     <w:rsid w:val="00440660"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:numPr>
         <w:ilvl w:val="3"/>
         <w:numId w:val="2"/>
       </w:numPr>
       <w:spacing w:after="120"/>
       <w:outlineLvl w:val="3"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:iCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="Standaardalinea-lettertype">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="Standaardtabel">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="Geenlijst">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NormalWeb">
+  <w:style w:type="paragraph" w:styleId="Normaalweb">
     <w:name w:val="Normal (Web)"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="003C6E96"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="EndnoteText">
+  <w:style w:type="paragraph" w:styleId="Eindnoottekst">
     <w:name w:val="endnote text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="EndnoteTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="EindnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00232E5A"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="28"/>
       </w:tabs>
       <w:spacing w:after="120" w:line="240" w:lineRule="exact"/>
       <w:ind w:firstLine="28"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Hiddentext">
     <w:name w:val="_Hidden text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="009E35FD"/>
     <w:pPr>
       <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:y="1804"/>
       <w:suppressOverlap/>
     </w:pPr>
     <w:rPr>
       <w:color w:val="FFFFFF" w:themeColor="background1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referenceheading">
     <w:name w:val="_Reference heading"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Reference"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="00232C3A"/>
     <w:pPr>
       <w:spacing w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:caps/>
       <w:color w:val="1E64C8"/>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Title">
+  <w:style w:type="paragraph" w:styleId="Titel">
     <w:name w:val="Title"/>
     <w:aliases w:val="_Title"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="TitleChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="TitelChar"/>
     <w:uiPriority w:val="17"/>
     <w:qFormat/>
     <w:rsid w:val="00E90119"/>
     <w:pPr>
       <w:spacing w:line="800" w:lineRule="exact"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
       <w:b/>
       <w:caps/>
       <w:color w:val="1E64C8" w:themeColor="accent1"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="60"/>
       <w:szCs w:val="56"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
-    <w:name w:val="Title Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitelChar">
+    <w:name w:val="Titel Char"/>
     <w:aliases w:val="_Title Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Title"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Titel"/>
     <w:uiPriority w:val="17"/>
     <w:rsid w:val="008F2556"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:caps/>
       <w:color w:val="1E64C8" w:themeColor="accent1"/>
       <w:spacing w:val="-10"/>
       <w:kern w:val="28"/>
       <w:sz w:val="60"/>
       <w:szCs w:val="56"/>
       <w:u w:val="single"/>
       <w:lang w:val="nl-BE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Subtitle">
+  <w:style w:type="paragraph" w:styleId="Ondertitel">
     <w:name w:val="Subtitle"/>
     <w:aliases w:val="_Subtitle"/>
-    <w:basedOn w:val="Normal"/>
-[...1 lines deleted...]
-    <w:link w:val="SubtitleChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
+    <w:link w:val="OndertitelChar"/>
     <w:uiPriority w:val="18"/>
     <w:qFormat/>
     <w:rsid w:val="00E90119"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="num" w:pos="284"/>
       </w:tabs>
       <w:spacing w:line="600" w:lineRule="exact"/>
       <w:ind w:left="567" w:hanging="283"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
       <w:caps/>
       <w:color w:val="1E64C8"/>
       <w:sz w:val="40"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
-    <w:name w:val="Subtitle Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OndertitelChar">
+    <w:name w:val="Ondertitel Char"/>
     <w:aliases w:val="_Subtitle Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Subtitle"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ondertitel"/>
     <w:uiPriority w:val="18"/>
     <w:rsid w:val="008F2556"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="minorEastAsia" w:hAnsi="Arial"/>
       <w:caps/>
       <w:color w:val="1E64C8"/>
       <w:sz w:val="40"/>
       <w:lang w:val="nl-BE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Supplementarytext">
     <w:name w:val="_Supplementary text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00E90119"/>
     <w:pPr>
       <w:spacing w:line="320" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="Tabelraster">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="Standaardtabel"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="008453B8"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NameL2">
     <w:name w:val="_Name L2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00D17C8D"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
       <w:szCs w:val="24"/>
       <w:lang w:val="nl-NL"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="PlaceholderText">
+  <w:style w:type="character" w:styleId="Tekstvantijdelijkeaanduiding">
     <w:name w:val="Placeholder Text"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00375F87"/>
     <w:rPr>
       <w:color w:val="808080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="NameL1">
     <w:name w:val="_Name L1"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="003D3535"/>
     <w:pPr>
       <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:y="7820"/>
       <w:suppressOverlap/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Addressing">
     <w:name w:val="_Addressing"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="21"/>
     <w:rsid w:val="004719E2"/>
     <w:pPr>
       <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:y="1804"/>
       <w:spacing w:line="260" w:lineRule="exact"/>
       <w:suppressOverlap/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
-    <w:name w:val="Heading 1 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop1Char">
+    <w:name w:val="Kop 1 Char"/>
     <w:aliases w:val="_Chapter Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading1"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop1"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00440660"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:caps/>
       <w:color w:val="1E64C8"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
       <w:u w:val="single"/>
       <w:lang w:val="nl-BE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Chapterunnumbered">
     <w:name w:val="_Chapter unnumbered"/>
-    <w:basedOn w:val="Heading1"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Kop1"/>
+    <w:next w:val="Standaard"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00143C91"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="0"/>
       </w:numPr>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="Koptekst">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="KoptekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007409C9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="KoptekstChar">
+    <w:name w:val="Koptekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Koptekst"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007409C9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
       <w:lang w:val="nl-BE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="Voettekst">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoettekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="007409C9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4536"/>
         <w:tab w:val="right" w:pos="9072"/>
       </w:tabs>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoettekstChar">
+    <w:name w:val="Voettekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voettekst"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="007409C9"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
       <w:lang w:val="nl-BE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="AppendixTOCheading">
     <w:name w:val="_Appendix/TOC heading"/>
     <w:basedOn w:val="Chapterunnumbered"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
     <w:uiPriority w:val="11"/>
     <w:qFormat/>
     <w:rsid w:val="00416D0A"/>
     <w:pPr>
       <w:spacing w:line="400" w:lineRule="exact"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
-    <w:name w:val="Heading 2 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop2Char">
+    <w:name w:val="Kop 2 Char"/>
     <w:aliases w:val="_Paragraph Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading2"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop2"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00440660"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:sz w:val="28"/>
       <w:szCs w:val="26"/>
       <w:lang w:val="nl-BE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
-    <w:name w:val="Heading 3 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop3Char">
+    <w:name w:val="Kop 3 Char"/>
     <w:aliases w:val="_Subparagraph Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading3"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop3"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00440660"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="nl-BE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
-    <w:name w:val="Heading 4 Char"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Kop4Char">
+    <w:name w:val="Kop 4 Char"/>
     <w:aliases w:val="_Sub-subparagraph Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="Heading4"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Kop4"/>
     <w:uiPriority w:val="9"/>
     <w:rsid w:val="00440660"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:eastAsiaTheme="majorEastAsia" w:hAnsi="Arial" w:cstheme="majorBidi"/>
       <w:b/>
       <w:iCs/>
       <w:sz w:val="20"/>
       <w:lang w:val="nl-BE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC1">
+  <w:style w:type="paragraph" w:styleId="Inhopg1">
     <w:name w:val="toc 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00F71EFE"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9021"/>
       </w:tabs>
       <w:spacing w:after="140" w:line="280" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:b/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC2">
+  <w:style w:type="paragraph" w:styleId="Inhopg2">
     <w:name w:val="toc 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00AB6CA3"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9021"/>
       </w:tabs>
       <w:spacing w:after="140" w:line="280" w:lineRule="exact"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC3">
+  <w:style w:type="paragraph" w:styleId="Inhopg3">
     <w:name w:val="toc 3"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BE0B6E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9021"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="TOC4">
+  <w:style w:type="paragraph" w:styleId="Inhopg4">
     <w:name w:val="toc 4"/>
-    <w:basedOn w:val="Normal"/>
-    <w:next w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:next w:val="Standaard"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00BE0B6E"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9021"/>
       </w:tabs>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00064556"/>
     <w:rPr>
       <w:color w:val="1E64C8" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Footerheading">
     <w:name w:val="_Footer heading"/>
     <w:basedOn w:val="Referenceheading"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00203236"/>
     <w:pPr>
       <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="3607" w:y="15735"/>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:suppressOverlap/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="12"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Footerdata">
     <w:name w:val="_Footer data"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="00203236"/>
     <w:pPr>
       <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="3607" w:y="15735"/>
       <w:spacing w:line="240" w:lineRule="exact"/>
       <w:suppressOverlap/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dashes">
     <w:name w:val="_Dashes"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="1"/>
     <w:qFormat/>
     <w:rsid w:val="0059144C"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="284"/>
       </w:tabs>
       <w:ind w:left="284" w:hanging="284"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="EndnoteTextChar">
-[...2 lines deleted...]
-    <w:link w:val="EndnoteText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="EindnoottekstChar">
+    <w:name w:val="Eindnoottekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Eindnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00232E5A"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="nl-BE"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dashesindented">
     <w:name w:val="_Dashes indented"/>
     <w:basedOn w:val="Dashes"/>
     <w:uiPriority w:val="2"/>
     <w:qFormat/>
     <w:rsid w:val="0059144C"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="3"/>
       </w:numPr>
       <w:ind w:left="568" w:hanging="284"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numbers">
     <w:name w:val="_Numbers"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="007E13DE"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="5"/>
       </w:numPr>
       <w:ind w:left="284" w:hanging="284"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="FootnoteText">
+  <w:style w:type="paragraph" w:styleId="Voetnoottekst">
     <w:name w:val="footnote text"/>
     <w:aliases w:val="Footnote Text Char"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar1"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="VoetnoottekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009C3C4B"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="14"/>
       </w:tabs>
       <w:spacing w:after="240" w:line="240" w:lineRule="exact"/>
       <w:ind w:left="142" w:hanging="142"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FootnoteTextChar1">
-    <w:name w:val="Footnote Text Char1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="VoetnoottekstChar">
+    <w:name w:val="Voetnoottekst Char"/>
     <w:aliases w:val="Footnote Text Char Char"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-    <w:link w:val="FootnoteText"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Voetnoottekst"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="009C3C4B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="nl-BE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
+  <w:style w:type="character" w:styleId="Voetnootmarkering">
     <w:name w:val="footnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00D43934"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Linefullwidth">
     <w:name w:val="_Line full width"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="29"/>
     <w:rsid w:val="004D13DA"/>
     <w:pPr>
       <w:pBdr>
         <w:bottom w:val="single" w:sz="2" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EndnoteReference">
+  <w:style w:type="character" w:styleId="Eindnootmarkering">
     <w:name w:val="endnote reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00232E5A"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="Ballontekst">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="BallontekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0090655F"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BallontekstChar">
+    <w:name w:val="Ballontekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Ballontekst"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="0090655F"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
       <w:lang w:val="nl-BE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="Lijstalinea">
     <w:name w:val="List Paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00D50DCD"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FollowedHyperlink">
+  <w:style w:type="character" w:styleId="GevolgdeHyperlink">
     <w:name w:val="FollowedHyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="000D19D2"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Dashesdoubleindented">
     <w:name w:val="_Dashes double indented"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="3"/>
     <w:qFormat/>
     <w:rsid w:val="0059144C"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="4"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="851"/>
       </w:tabs>
       <w:ind w:left="851" w:hanging="284"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Reference">
     <w:name w:val="_Reference"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:next w:val="Referenceheading"/>
     <w:uiPriority w:val="23"/>
     <w:qFormat/>
     <w:rsid w:val="00437AE0"/>
     <w:pPr>
       <w:framePr w:hSpace="142" w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:y="2411"/>
       <w:spacing w:after="280"/>
       <w:suppressOverlap/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numbersindented">
     <w:name w:val="_Numbers indented"/>
     <w:basedOn w:val="Numbers"/>
     <w:uiPriority w:val="5"/>
     <w:qFormat/>
     <w:rsid w:val="007E13DE"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="567"/>
       </w:tabs>
       <w:ind w:left="568" w:hanging="284"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Numbersdoubleindented">
     <w:name w:val="_Numbers double indented"/>
     <w:basedOn w:val="Numbers"/>
     <w:uiPriority w:val="6"/>
     <w:rsid w:val="007E13DE"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="7"/>
       </w:numPr>
       <w:ind w:left="851" w:hanging="284"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Appendixitem">
     <w:name w:val="_Appendix item"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:uiPriority w:val="12"/>
     <w:qFormat/>
     <w:rsid w:val="00E926CC"/>
     <w:pPr>
       <w:numPr>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:ind w:left="567" w:hanging="567"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Referencies">
     <w:name w:val="_Referencies"/>
     <w:basedOn w:val="Chapterunnumbered"/>
-    <w:next w:val="Normal"/>
+    <w:next w:val="Standaard"/>
     <w:uiPriority w:val="10"/>
     <w:qFormat/>
     <w:rsid w:val="00416D0A"/>
   </w:style>
-  <w:style w:type="character" w:styleId="UnresolvedMention">
+  <w:style w:type="character" w:styleId="Onopgelostemelding">
     <w:name w:val="Unresolved Mention"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="009703B9"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="CommentReference">
+  <w:style w:type="character" w:styleId="Verwijzingopmerking">
     <w:name w:val="annotation reference"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00940BB6"/>
     <w:rPr>
       <w:sz w:val="16"/>
       <w:szCs w:val="16"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentText">
+  <w:style w:type="paragraph" w:styleId="Tekstopmerking">
     <w:name w:val="annotation text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="CommentTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="TekstopmerkingChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00940BB6"/>
     <w:pPr>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentTextChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TekstopmerkingChar">
+    <w:name w:val="Tekst opmerking Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Tekstopmerking"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00940BB6"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="nl-BE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="CommentSubject">
+  <w:style w:type="paragraph" w:styleId="Onderwerpvanopmerking">
     <w:name w:val="annotation subject"/>
-    <w:basedOn w:val="CommentText"/>
-[...1 lines deleted...]
-    <w:link w:val="CommentSubjectChar"/>
+    <w:basedOn w:val="Tekstopmerking"/>
+    <w:next w:val="Tekstopmerking"/>
+    <w:link w:val="OnderwerpvanopmerkingChar"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00940BB6"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="CommentSubjectChar">
-[...2 lines deleted...]
-    <w:link w:val="CommentSubject"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="OnderwerpvanopmerkingChar">
+    <w:name w:val="Onderwerp van opmerking Char"/>
+    <w:basedOn w:val="TekstopmerkingChar"/>
+    <w:link w:val="Onderwerpvanopmerking"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00940BB6"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:b/>
       <w:bCs/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:val="nl-BE"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyText">
+  <w:style w:type="paragraph" w:styleId="Plattetekst">
     <w:name w:val="Body Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextChar"/>
+    <w:basedOn w:val="Standaard"/>
+    <w:link w:val="PlattetekstChar"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003458A0"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BodyText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="PlattetekstChar">
+    <w:name w:val="Platte tekst Char"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
+    <w:link w:val="Plattetekst"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="003458A0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-GB" w:eastAsia="en-GB"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Contenudetableau">
     <w:name w:val="Contenu de tableau"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:rsid w:val="003458A0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:suppressLineNumbers/>
       <w:suppressAutoHyphens/>
       <w:spacing w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Arial Unicode MS"/>
       <w:kern w:val="1"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="fr-BE" w:eastAsia="hi-IN" w:bidi="hi-IN"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="paragraph">
     <w:name w:val="paragraph"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="Standaard"/>
     <w:rsid w:val="00571156"/>
     <w:pPr>
       <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="nl-NL" w:eastAsia="nl-NL"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="normaltextrun">
     <w:name w:val="normaltextrun"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:rsid w:val="00571156"/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="eop">
     <w:name w:val="eop"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="Standaardalinea-lettertype"/>
     <w:rsid w:val="00571156"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="173539862">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="179513739">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
@@ -9579,73 +9942,74 @@
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000C180EC36D902E44B340CFC25EDEFD3D" ma:contentTypeVersion="14" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="009f7b8ca77c56c31b12451291bb8359">
-  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9cfa5839-c287-438c-a15d-22edb474b2ce" xmlns:ns3="111283fc-7f78-41aa-bf88-11b312a606f1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="14d9dc5c25b933fd3c177db165cda072" ns2:_="" ns3:_="">
+<ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x0101000C180EC36D902E44B340CFC25EDEFD3D" ma:contentTypeVersion="15" ma:contentTypeDescription="Een nieuw document maken." ma:contentTypeScope="" ma:versionID="a3f7d47436385ddc0ec21d74108ffda8">
+  <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9cfa5839-c287-438c-a15d-22edb474b2ce" xmlns:ns3="111283fc-7f78-41aa-bf88-11b312a606f1" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="1374967145ae5705c2f41f03d9ac14db" ns2:_="" ns3:_="">
     <xsd:import namespace="9cfa5839-c287-438c-a15d-22edb474b2ce"/>
     <xsd:import namespace="111283fc-7f78-41aa-bf88-11b312a606f1"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithUsers" minOccurs="0"/>
                 <xsd:element ref="ns3:SharedWithDetails" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
+                <xsd:element ref="ns2:MediaServiceBillingMetadata" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="9cfa5839-c287-438c-a15d-22edb474b2ce" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="MediaServiceMetadata" ma:index="8" nillable="true" ma:displayName="MediaServiceMetadata" ma:hidden="true" ma:internalName="MediaServiceMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceFastMetadata" ma:index="9" nillable="true" ma:displayName="MediaServiceFastMetadata" ma:hidden="true" ma:internalName="MediaServiceFastMetadata" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceObjectDetectorVersions" ma:index="10" nillable="true" ma:displayName="MediaServiceObjectDetectorVersions" ma:hidden="true" ma:indexed="true" ma:internalName="MediaServiceObjectDetectorVersions" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
@@ -9664,50 +10028,55 @@
         <xsd:restriction base="dms:Text"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaLengthInSeconds" ma:index="14" nillable="true" ma:displayName="MediaLengthInSeconds" ma:hidden="true" ma:internalName="MediaLengthInSeconds" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Unknown"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="MediaServiceSearchProperties" ma:index="17" nillable="true" ma:displayName="MediaServiceSearchProperties" ma:hidden="true" ma:internalName="MediaServiceSearchProperties" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
     <xsd:element name="lcf76f155ced4ddcb4097134ff3c332f" ma:index="19" nillable="true" ma:taxonomy="true" ma:internalName="lcf76f155ced4ddcb4097134ff3c332f" ma:taxonomyFieldName="MediaServiceImageTags" ma:displayName="Afbeeldingtags" ma:readOnly="false" ma:fieldId="{5cf76f15-5ced-4ddc-b409-7134ff3c332f}" ma:taxonomyMulti="true" ma:sspId="3b9bb814-139f-4039-9463-697760f06ab3" ma:termSetId="09814cd3-568e-fe90-9814-8d621ff8fb84" ma:anchorId="fba54fb3-c3e1-fe81-a776-ca4b69148c4d" ma:open="true" ma:isKeyword="false">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element ref="pc:Terms" minOccurs="0" maxOccurs="1"/>
         </xsd:sequence>
       </xsd:complexType>
     </xsd:element>
     <xsd:element name="MediaServiceOCR" ma:index="21" nillable="true" ma:displayName="Extracted Text" ma:internalName="MediaServiceOCR" ma:readOnly="true">
       <xsd:simpleType>
         <xsd:restriction base="dms:Note">
           <xsd:maxLength value="255"/>
         </xsd:restriction>
+      </xsd:simpleType>
+    </xsd:element>
+    <xsd:element name="MediaServiceBillingMetadata" ma:index="22" nillable="true" ma:displayName="MediaServiceBillingMetadata" ma:hidden="true" ma:internalName="MediaServiceBillingMetadata" ma:readOnly="true">
+      <xsd:simpleType>
+        <xsd:restriction base="dms:Note"/>
       </xsd:simpleType>
     </xsd:element>
   </xsd:schema>
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:dms="http://schemas.microsoft.com/office/2006/documentManagement/types" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls" targetNamespace="111283fc-7f78-41aa-bf88-11b312a606f1" elementFormDefault="qualified">
     <xsd:import namespace="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <xsd:import namespace="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <xsd:element name="SharedWithUsers" ma:index="15" nillable="true" ma:displayName="Gedeeld met" ma:internalName="SharedWithUsers" ma:readOnly="true">
       <xsd:complexType>
         <xsd:complexContent>
           <xsd:extension base="dms:UserMulti">
             <xsd:sequence>
               <xsd:element name="UserInfo" minOccurs="0" maxOccurs="unbounded">
                 <xsd:complexType>
                   <xsd:sequence>
                     <xsd:element name="DisplayName" type="xsd:string" minOccurs="0"/>
                     <xsd:element name="AccountId" type="dms:UserId" minOccurs="0" nillable="true"/>
                     <xsd:element name="AccountType" type="xsd:string" minOccurs="0"/>
                   </xsd:sequence>
                 </xsd:complexType>
               </xsd:element>
             </xsd:sequence>
           </xsd:extension>
         </xsd:complexContent>
       </xsd:complexType>
     </xsd:element>
@@ -9832,110 +10201,95 @@
 <file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
 <p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
   <documentManagement>
     <lcf76f155ced4ddcb4097134ff3c332f xmlns="9cfa5839-c287-438c-a15d-22edb474b2ce">
       <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     </lcf76f155ced4ddcb4097134ff3c332f>
     <TaxCatchAll xmlns="111283fc-7f78-41aa-bf88-11b312a606f1" xsi:nil="true"/>
   </documentManagement>
 </p:properties>
 </file>
 
 <file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <?mso-contentType ?>
 <FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
   <Display>DocumentLibraryForm</Display>
   <Edit>DocumentLibraryForm</Edit>
   <New>DocumentLibraryForm</New>
 </FormTemplates>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DEBD3405-B65A-4853-9092-FB7B9A6D8178}">
-[...14 lines deleted...]
-</ds:datastoreItem>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{41187357-7A6F-4067-900A-1B9FA4C27600}"/>
 </file>
 
 <file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F448E9B1-2E90-46B3-9E1E-D79E4179C2C3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="9cfa5839-c287-438c-a15d-22edb474b2ce"/>
     <ds:schemaRef ds:uri="111283fc-7f78-41aa-bf88-11b312a606f1"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DDFBDBC2-415A-4AF4-AF1F-2633669FAAF5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E1C83DD7-90D5-437F-A2C4-C219ECF71AFF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>verslag_UGent_WE%20(1).dotx</Template>
+  <Template>verslag_UGent_WE (1).dotx</Template>
   <TotalTime></TotalTime>
-  <Pages>1</Pages>
-[...1 lines deleted...]
-  <Characters>5915</Characters>
+  <Pages>5</Pages>
+  <Words>1153</Words>
+  <Characters>6346</Characters>
   <Application>Microsoft Office Word</Application>
-  <DocSecurity>4</DocSecurity>
-[...1 lines deleted...]
-  <Paragraphs>13</Paragraphs>
+  <DocSecurity>0</DocSecurity>
+  <Lines>52</Lines>
+  <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company>Universiteit Gent</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6939</CharactersWithSpaces>
+  <CharactersWithSpaces>7485</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="12" baseType="variant">
       <vt:variant>
         <vt:i4>720986</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>3</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>https://www.ugent.be/en/work/integrationprogramme.pdf</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
       <vt:variant>
         <vt:i4>6750324</vt:i4>
       </vt:variant>
       <vt:variant>